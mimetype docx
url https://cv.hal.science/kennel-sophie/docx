--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Ales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.444, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et compétences informationnelles des étudiants dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Strasbourg (UNISTRA), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014STRAG018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier; Olivier Perlot; Bertrand Mocquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.113-128, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7EC862D"/>
+    <w:nsid w:val="9C31BEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAG018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>