--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier; Olivier Perlot; Bertrand Mocquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.113-128, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier; Olivier Perlot; Bertrand Mocquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.113-128, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d’Accès aux Études Universitaires : un dispositif unique témoin des politiques éducatives et d’insertion professionnelle françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fonction sociale au nouvel ordre éducatif mondial : politiques et pratiques éducatives en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque scientifique EFSM : Education-Formation et Sociétés en Mutation, Mar 2026, Toamasina, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C31BEC3"/>
+    <w:nsid w:val="9908825D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>