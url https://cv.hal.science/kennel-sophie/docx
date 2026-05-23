--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier; Olivier Perlot; Bertrand Mocquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.113-128, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d’Accès aux Études Universitaires : un dispositif unique témoin des politiques éducatives et d’insertion professionnelle françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fonction sociale au nouvel ordre éducatif mondial : politiques et pratiques éducatives en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque scientifique EFSM : Education-Formation et Sociétés en Mutation, Mar 2026, Toamasina, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KENNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'éducation et de la formation | Directrice de l'Institut de développement et d'innovation pédagogiques | Vice-présidente déléguée Transformation pédagogique, Réussite étudiante | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kennel-sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4248-7385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Kennel est maîtresse de conférences en sciences de l’éducation et de la formation à l’Université de Strasbourg. Son doctorat avait pour sujet les pratiques et les compétences informationnelles des étudiants dans les espaces de formation en ligne. Aujourd’hui, ses recherches portent sur les questions de la réussite étudiante et du développement pédagogique des enseignants du supérieur, incluant la question de l’usage du numérique et de la médiation de l'information.Elle assure depuis 2016 la direction de l’Institut de développement et d’innovation pédagogiques, l’Idip. En complément de la formation et de l’accompagnement à la pédagogie universitaire, elle a développé au sein du service le pôle d’aide à la réussite étudiante et le pôle d’appui à la pédagogie par le numérique.Elle est également vice-présidente déléguée Transformation pédagogique, Réussite étudiante, Orientation de l’Université de Strasbourg depuis 2021. Elle soutient dans ce cadre une politique en faveur des changements institutionnels et des transformations des représentations et des pratiques des acteurs pour renforcer les parcours de réussite des étudiantes et des étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture scolaire au retour aux études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.589-626. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1450k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’épreuve des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.059.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui, entre transformations et permanences : résultats d’une enquête à l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning Enhance Students' Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.79-96. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2023-001007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de formation des professionnels de l’enseignement supérieur pour développer l’activité d’accompagnement de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 56 (2), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.056.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat étudiant en contexte de pandémie de Covid 19 : quelles modalités d’accompagnement pour quels besoins exprimés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience étudiante en situation de handicap caractéristiques étudiantes et apport de l’accompagnement pédagogique dans la réussite académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boleguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rakitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche. Quels modèles pour la pédagogie universitaire en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement tutoral en période de pandémie : obstacles et opportunités de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pédagogique dans la formation des personnels de bibliothèques universitaires : enjeux et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074553ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (89-90), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Moodle à l’université: vers une typologie des utilisateurs parmi les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales dans l’enseignement supérieur : quels modèles pour quelles intentions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer les bibliothèques à l'innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/1 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour éviter le décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques et documentation : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des usages apprenants dans les learning management systems (LMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier; Olivier Perlot; Bertrand Mocquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Ales, pp.113-128, 2025, 9782385426224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scholarship of Teaching and Learning comme démarche de développement professionnel des enseignants du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQPC, pp.20-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l’enseignement supérieur : des regards multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation multidimensionnelle des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anita Messaoui; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’approche par compétences  : théories et pratiques pour l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.159-180, 2024, Design Numérique, 978-2385423353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et valeurs dans l’activité du chercheur : sources et citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chercheur en activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, pp.111-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT : une dynamique collective au profit de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.197-203, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation en ligne des ressources sur les cinémas du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinémas du Maghreb et leurs publics Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8990, L'Harmattan, pp.344, 2012, 978-2336000077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information : un nouveau paradigme pour l’usage et la médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces de partage des savoirs dynamiques des réseaux et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, 978-2-296-56617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Metz Mailles-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lê Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2017, 978-2-343-10803-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur. Actes du colloque Thémat'IC 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en ligne et constructions identitaires. Actes du colloque Thémat'IC 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry-Pebayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont devenus les métiers de la gestion de l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension sociale et réussite des étudiants, quelles mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mathiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à la maîtrise de l’information. Actes du colloque Thémat'IC 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT R. Schuman, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Robert Schuman, Département Information-communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d’Accès aux Études Universitaires : un dispositif unique témoin des politiques éducatives et d’insertion professionnelle françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fonction sociale au nouvel ordre éducatif mondial : politiques et pratiques éducatives en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque scientifique EFSM : Education-Formation et Sociétés en Mutation, Mar 2026, Toamasina, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le contexte institituionnel de l’hybridation : analyse des modalités organisationnelles et des interactions favroables au développement pédagogique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître l’engagement étudiant dans la formation académique : quelle(s) évaluation(s) possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roszko Eléonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ADMEE « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche participative pour étudier les modes de mise en œuvre de l'approche par compétences à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faconnier Léo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux compétences du DD&RS dans l’enseignement supérieur : écarts entre conviction et pratique d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences du chercheur : identification et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au DAEU : des pratiques innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Strasbourg, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer ensemble des actions pour faciliter les transitions étudiantes dans une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolot Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meluc Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques pédagogiques spécifiques pour répondre à la diversité du public du Diplôme d'Accès aux Études Universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation dans un monde diversifié et complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSRE-SSFE, Jul 2025, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique et écologique de l’évaluation de l’hybridation dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation par la recherche, un levier pour les transitions académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREF, Jun 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion lors du symposium &amp;quot;Mieux définir pour mieux agir : vers une conceptualisation étendue de la réussite dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Liège, Jun 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser et former aux enjeux de la transition écologique dans l’enseignement supérieur : offres et usages des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessena Roselin Martinez Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ROC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELUQ, Oct 2025, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences transversales pour la réussite étudiante : un mythe ou une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions d'égalité et sentiment d'équité en licence Sciences Pour la Santé (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire AIPU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bishop, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplôme d'Accès aux Études Universitaires : un dispositif favorisant la réussite de la reprise d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Se) professionnaliser à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ELLIADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Dec 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception par les étudiants des dispositifs d'aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université (France); Université Laval (Québec), Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Les services d'accompagnement à la réussite étudiante : des dispositifs innovants pour l'épanouissement des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reymondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance et l'innovation au service des communautés d'action pour les réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AIPU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST (DIRBUIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure (ENS), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’auto-positionnement sur les compétences transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stagiaires du Diplôme d’Accès aux Études Universitaires : effets de la dynamique d’une communauté sur la réussite au diplôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 de l’AIPU : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en pédagogie, transformer ses pratiques d’enseignement : Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix, Apr 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NCU au service de l’orientation et des réussites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux métiers : l'accompagnement à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pédagogiques pour renforcer le lien formation-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Instituts thématiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and Social Responsibility (SDSR) in Higher Education: What Diversity in Teaching Practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research “The Value of Diversity in Education and Educational Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociétaux dans les formations de l’enseignement supérieur : entre intention et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Quinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des espaces d’apprentissage dans la transformation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LearningLab Network : « Quels espaces d’apprentissage demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LearningLab Network, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de production, éditorialisation et diffusion des ressources pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications et échanges scientifiques au service de l’analyse, de la valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de la DGESIP « Soutien et valorisation de l'implication dans la formation et la pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales : frein ou levier à l’égalité dans les parcours académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et accompagnement des apprentissages étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Hybridation des formations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des directeurs de départements d’études françaises des universités tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tunisie, Oct 2023, Marakech, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et du personnel à l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la réussite étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction tutorale : Enquête auprès d’étudiants tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vanessa Guillon-Boléguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Articuler le tutorat-étudiant avec l’offre de formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Mar 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’ingénierie pédagogique et le Scholarship of academic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche pluridisciplinaire : « Réussite étudiante et autonomie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE. Aix Marseille Université, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie et des apprentissages par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans d'Unisimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Strasbourg, Apr 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national consultatif des personnes handicapées (CNCPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNCPH, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant·e·s : quelles transformations et quels besoins pour les métiers de l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation « à » et « par » la recherche : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fil rouge "L'évaluation en questions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IH2EF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets hybridation, leviers de la transformation pédagogique pour les établissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d’Automne du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Université Numérique, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité et l'identité professionnelle de l'enseignant-chercheur entre recherche et formation : tensions et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du numérique en pédagogie universitaire aujourd’hui : entre transformations et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNED-DMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-DMS, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dis)continuité pédagogique : bilan de l’expérience vécue par des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pédagogie universitaire et techno-pédagogie : efficacité et équité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chouaïb Doukkali, May 2022, El Jadida, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement dans les dispositifs techno-pédagogiques pour la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Questions de pédagogie dans l’enseignement supérieur », La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'engagement en pédagogie universitaire : un cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Knaebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international ADMEE « Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Learning: Does Project-Based Learning enhance Students’ Professional Competencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETL Innovate! 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISETL, Oct 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer le lien formation-recherche : la place des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du soutien à la pédagogie et aux apprentissages dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Approche prospective des métiers de l’éducation, de l’enseignement et de la formation : les apports de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l’académie de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir ensemble : un levier pour enseigner en période de (dis)continuité pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU 2022 « Agir ensemble dans l’enseignement supérieur : enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires, levier de la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association des responsables des Centres d’Information des Ecoles de GEstion (ACIEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis relever pour mettre en œuvre l’approche par compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires Campus Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Matin, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, un modèle de méritocratie précoce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents Cordées de la réussite du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cordées de la réussite, intentions et effets d’un dispositif pour l’égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution s’engage dans la transformation pédagogique : quels leviers pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation institutionnelle de l’engagement pédagogique : perceptions et effets d’une prime de reconnaissance de l’implication pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2020 "Redéfinir l'expérience d'enseignement et d'apprentissage. Osons l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Egalisup. Montpellier, France, 5 et 6 mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment préparer la rentrée 2020 ? Et même la suite…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l’Agence de Mutualisation des Universités et établissements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des services d’accompagnement à la pédagogie et aux apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de conférences pour les universités du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive : représentations et pratiques des enseignants à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire (AIPU). Québec, Canada, 19-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité pédagogique, on a essayé. Et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs techno-pédagogiques pour favoriser les apprentissages et la persévérance : de l’offre aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Alexandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UHA, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations pédagogiques après Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Maroc, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie inclusive à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Egalisup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la transformation pédagogique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de l’Université Jules Verne de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jules Verne de Picardie, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des accompagnateurs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ANSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSTIA, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’enseignement supérieur, la recherche et l’innovation en région Grand Est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes du SESRI de la Région Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme “ORE” confrontée à la réalité des établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosciences, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Project based learning enhance Research-Based Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on European policy studies and comparative education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques et reconnaissance dans les carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IDEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour les métiers d’aujourd’hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts des mutations technologiques sur l’enseignement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rendez-vous européens de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la DGESIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESIP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, pour une université européenne ouverte et attractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Erasmus+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus+, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France. pp.132-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois choses à vous dire sur la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès #ADBU2018 : La bibliothèque universitaire, catalyseur des réussites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBU, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par projet au service de l’apprentissage par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Denami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI) – École de la recherche, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CETSIS « L'Enseignement des Technologies et des Sciences de l'Information et des Systèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Morocco, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos étudiants, mais qui sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Réseau régional des bibliothécaires formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNU, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalités de la réussite et de l’ascension sociale à l’IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des directeurs d'IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et apprentissages informationnels: un impensé des EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes d’apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre la pratique de recherche et l’intégrité scientifique : l’exemple de l’activité bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de la Didactique Professionnelle « Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2017, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Skills&amp;quot; : effet de mode ou vrai levier de recrutement du cadre intermédiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration enseignants-chercheurs et professionnels de l’information pour la réussite étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle des directeurs de bibliothèques universitaires et des responsables IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRBUIST, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCA Construtys, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADBDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBDP, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU « Les valeurs dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des équipes pédagogiques dans l’acquisition des compétences transversales des étudiants : le cas de la littératie informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer et faire réussir les élèves de baccalauréat technologique à l’université : une question en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIPU 2016 "Les valeurs dans l’enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité : un défi pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et parcours d’étudiants dans un dispositif de réorientation/remédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIPU «Pédagogie universitaire : entre recherche et enseignement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, offre et médiation de l’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIFBD « Francophonies, bibliothèques et confluences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFBD, Aug 2014, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation (LIRDEF) Universités Montpellier 2 et 3, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’usage et de la production de l’information dans l’activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF), Montpellier, 27-30 août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des étudiants : formes et spécificités en IUT, place du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lickel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paronneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adéquation formation/métiers : enjeux et propositions, le cas des cursus en Information-Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation dans un parcours d’aide à la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jun 2011, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche des sciences humaines par la distance dans un DU : bilan d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Triby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Université Ouverte des Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ouverte des Humanités, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes en situation de décrochage scolaire ou universitaire et les ruptures en cours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales sur le décrochage scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand Est, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et offre d’information dans les espaces de formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vivaldi : Le numérique, catalyseur de nouvelles pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de formation en ligne et culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFIC « De la société de l’information vers les sociétés du savoir : réseaux et communautés de savoir partagés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Sep 2009, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants documentalistes et les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des documentalistes de l’académie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques informationnelles des jeunes et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique et social d’Alsace, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning Environments and the Librarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EINIRAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’apprendre à l’élève à évaluer l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ADBS « Évaluer l’information : une nécessité de l’école à l’entreprise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance : quelle(s) médiation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « De l’information à la connaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, Aug 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du portfolio de compétences au portfolio d'apprentissage : les apports possibles de l'approche ergologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « e-Formation des adultes et des jeunes adultes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche d’e-Porfolio à son instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pagnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'Innovation Pédagogique dans l'Enseignement Supérieur (JIPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le C@fé Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pédaogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Thémat'IC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés en lignes et constructions des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Luthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information par les adultes : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thémat'IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres pour caractériser les progrès de la réforme ORE (Rapport pour la Directrice générale de l’enseignement supérieur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9908825D"/>
+    <w:nsid w:val="43D6EB53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kennel-sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4248-7385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Denami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2023-001007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caublot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-09" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boleguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rakitic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplanche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074553ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Guillon-Bol&#233;guin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Metz Mailles-Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/02/2659549788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry-Pebayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Luthi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/01/1594580380.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/2841473658.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/00/2789908433.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/02/01/1770673531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thematic.hautetfort.com/media/00/02/1309352329.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roszko El&#233;onore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faconnier L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Quinte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Amandine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolot St&#233;phanie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meluc Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessena Roselin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Knaebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hollande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reymondeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oberl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Alexandra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caublot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cl&#233;ment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Durrive" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pagnani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959765v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011195v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lickel Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paronneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pascale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braun Jonas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950125v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>