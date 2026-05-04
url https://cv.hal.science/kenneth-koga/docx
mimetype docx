--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -115,641 +115,641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
+                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Anderson</w:t>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jackson</w:t>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dottin</w:t>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunna Harðardóttir</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 678, pp.122604. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04922888v1</w:t>
+                <w:t xml:space="preserve">insu-05537693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05537693v1</w:t>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05162065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+                <w:t xml:space="preserve">Olivia Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
+                <w:t xml:space="preserve">Matthew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+                <w:t xml:space="preserve">James Dottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunna Harðardóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 678, pp.122604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04922888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbon isotopic signature of the upper mantle is heterogeneous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Joo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla S Pamukçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -917,103 +917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical relation between velocity, mass discharge rate and vent area for normal through paroxysmal eruptions at Stromboli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,51 +1190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-atmosphere high-temperature CO–CO2–SO2 gas-mixing furnace: design, operation, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Prabha-Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,90 +1307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret E Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1467,64 +1467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1588,64 +1588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur isotope and trace element systematics in arc magmas: seeing through the degassing via a melt inclusion study of Kyushu Island volcanoes, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Mookherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1852,64 +1852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiaki Hasenaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1960,90 +1960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma decompression rate calculations with EMBER: A user‐friendly software to model diffusion of H 2 O, CO 2 and S in melt embayments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2071,321 +2071,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halogen Bearing Amphiboles, Aqueous Fluids, and Melts in Subduction Zones: Insights on Halogen Cycle From Electrical Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mookherjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267101v1</w:t>
+                <w:t xml:space="preserve">hal-03181956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen Bearing Amphiboles, Aqueous Fluids, and Melts in Subduction Zones: Insights on Halogen Cycle From Electrical Conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181956v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,77 +2462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,339 +2590,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fluorine in the Earth and the solar system, where does it come from and can it be found?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962618v1</w:t>
+                <w:t xml:space="preserve">hal-01765678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine in the Earth and the solar system, where does it come from and can it be found?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct analyses of fluorine in aqueous fluids extracted from 1-GPa experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 502, pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765678v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct analyses of fluorine in aqueous fluids extracted from 1-GPa experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 502, pp.44-54. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (80), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068545v1</w:t>
+                <w:t xml:space="preserve">hal-01962618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr and Nd isotopic compositions of individual olivine-hosted melt inclusions from Hawai'i and Samoa: Implications for the origin of isotopic heterogeneity in melt inclusions from OIB lavas</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koornneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blusztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine and fluorine partition coefficients and abundances in sub-arc mantle xenoliths (Kamchatka, Russia): Implications for melt generation and volatile recycling processes in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,2263 +3267,2299 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 199, pp.324-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical systematics of Pb isotopes, fluorine, and sulfur in melt inclusions from São Miguel, Azores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.22 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translations of volcanological terms: cross-cultural standards for teaching, communication, and reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Belousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Calvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delgado-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-017-1141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile (Li, B, F and Cl) mobility during amphibole breakdown in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg van den Bleeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.165-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally determined distribution of fluorine and chlorine upon hydrous slab melting, and implications for F–Cl cycling through subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg van den Bleeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 171, pp.353-373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeply dredged submarine HIMU glasses from the Tuvalu Islands, Polynesia: Implications for volatile budgets of recycled oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Konter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A.P. Koppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-depleted melts in olivine-hosted melt inclusions from the Ontong Java Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 414, pp.124-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The solubility of platinum in silicate melt under reducing conditions: Results from experiments without metal inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-81⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.422-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133686v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik H.Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.4445-4467. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of platinum in silicate melt under reducing conditions: Results from experiments without metal inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FTIR and Raman spectroscopy characterization of fluorine-bearing titanian clinohumite in antigorite serpentinite and chlorite harzburgite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Padrón-Navarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente López Sánchez-Vizcaíno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María T Gómez-Pugnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.046⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132075v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR and Raman spectroscopy characterization of fluorine-bearing titanian clinohumite in antigorite serpentinite and chlorite harzburgite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrasting partition behavior of F and Cl during hydrous mantle melting: implications for Cl/F signature in arc magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">María T Gómez-Pugnaire</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.60. </w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40645-014-0026-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133685v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting partition behavior of F and Cl during hydrous mantle melting: implications for Cl/F signature in arc magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-014-0026-1⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134756v1</w:t>
+                <w:t xml:space="preserve">hal-01133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of mantle olivine under variable water and oxygen fugacity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn A. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik H.Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F, Cl and S input via serpentinite in subduction zones: implications for the nature of the fluid released at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.96-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 496, pp.490-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine partitioning between hydrous minerals and aqueous fluid at 1 GPa and 770-947° C: A new constraint on slab flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of F and Cl partitioning between lherzolite and basaltic melt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Stability of a Dolomite + Coesite Assemblage in Contact With Peridotite: Implications for Sediment-Mantle Interaction and Diamond Formation During Subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-011-0688-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (2), 391-417, doi: 10.1093/petrology/egr066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682339v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Stability of a Dolomite + Coesite Assemblage in Contact With Peridotite: Implications for Sediment-Mantle Interaction and Diamond Formation During Subduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of F and Cl partitioning between lherzolite and basaltic melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr066⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (4), pp.591-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-011-0688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715730v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle source heterogeneity for South Tyrrhenian magmas revealed by Pb isotopes and halogen contents of olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,1966 +5568,1966 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334, pp.266-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics and mechanism of antigorite dehydration: Implications for subduction zone seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.04203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00682363v1</w:t>
+                <w:t xml:space="preserve">hal-00613633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and mechanism of antigorite dehydration: Implications for subduction zone seismicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Katsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007739⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613633v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple mixing as the major control of the evolution of volcanic suites in the Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.297-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-009-0478-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating bubble number density of rhyolitic pumices from Plinian eruptions: constraints from fast decompression experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morihisa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72, pp.735-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-010-0353-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration kinetics of talc and 10 Å phase: Consequences for subduction zone seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Petigirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284, pp.57-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of lithium isotopic heterogeneities in the mantle supported by HIMU-lavas from Rurutu Island, Austral Chain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Télouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 286 (3-4), pp.456-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and temperature dependence of H solubility in forsterite: An implication to water activity in the Earth interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 268 (3-4), pp.354-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon self-diffusion in a natural diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eizo Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsura Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.024108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.024108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of trace element partition coefficients between water and minerals by high-pressure and high-temperature experiments: Leaching technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (9), pp.Q09014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GC000944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of antigorite dehydration: A real-time X-ray diffraction study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 236, pp.899-913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen concentration analyses using SIMS and FTIR: Comparison and calibration for nominally anhydrous minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik H. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Hirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (2), pp.1019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GC000378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive relaxation of carbon and nitrogen isotope heterogeneity in diamond: a new thermochronometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. van Orman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 139 (1-2), pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of the crust-mantle transition zone and the origin of lower crustal wehrlite in the Oman ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2 (9), pp.1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000GC000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of gabbro sills in the crust-mantle transition zone of the Oman ophiolite: implications for the origin of the oceanic lower crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobu Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 146 (3-4), pp.475 - 488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(96)00235-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7501,346 +7537,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid inclusions of ophicarbonates in Oman and Western Alps ophiolite and carbonation experiments of mantle minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiro Inukai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Equilibrium Sulphur Isotope Fractionation model between Melt and Sulphide from experiments using a 1-atm Gas-mixing Furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan Shashank Prabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pointud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.19281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Sulfur Isotope Fractionation from experiments in Melt and Sulfide using a dynamic 1-atm Gas-mixing Furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7855,791 +7891,791 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Washinghton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04652932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New rutile and titanite phase stability constraints at subsolidus conditions in a mafic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03851338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to measure ascent rate : volatile element concentration profile in embayment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Insights into the 2017-2018 Ambae Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351015v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the 2017-2018 Ambae Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool to measure ascent rate : volatile element concentration profile in embayment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438585v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li and B Contents in Silicate Melts as Tracers of Volcanic Degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Spallanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah B. Cichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oelze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Boundary Diffusion of Re, Os, Pt, and Pb, in Olivine Aggregate in Presence of Sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Brenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nepheline-normative primitive melt genesis in arcs: Mineralogic and lithospheric controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Di Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of F and Cl Relative to Lithophile Trace Elements in Oceanic Crust, from Oceanic to Subduction Metamorphisms in Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,297 +8690,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur and Lead Isotopic Systematics of Sulfides in South African Xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie A Thomassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultra-depleted mantle component in the Ontong Java Plateau revealed by major, trace and volatile element abundances in olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8954,216 +8990,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-generation Fluid Inclusions in Ophicarbonates in Oman and Western Alps Ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inukai Tomohiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawamoto Tatsuhiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Makuhari Messe, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volatiles in melt inclusions of the Myoko Sekiyama (43 ka) and Kannoki (41 ka) eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morihisa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ushikubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,51 +9218,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of Japan Association of Mineralogical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Fukuoka, Japan. 2019, Annual Meeting of Japan Association of Mineralogical Sciences abstract volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9236,233 +9272,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogens in Terrestrial and Cosmic Geochemical Systems: Abundances, Geochemical Behaviors, and Analytical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob.J. Hanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel E. Harlov; Leonid Aranovich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Halogens in Terrestrial and Extraterrestrial Geochemical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Springer Geochemistry, 978-3-319-61665-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61667-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William M. White. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.13-18, 2016, 978-3-319-39193-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9609,51 +9645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01973-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04117030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha-Mohan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pointud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narvaez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-321-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97317-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03181956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mookherjee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02068545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dennen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.04.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kendrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delgado-Granados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1141-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Konter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.P. Koppers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brenan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente L&#243;pez S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T G&#243;mez-Pugnaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-014-0026-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2509190-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0688-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3LQR6SG3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007739" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0478-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6774TS9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0353-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1L5FGNL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Petigirard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768Q2VJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L72M170-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Walter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024108" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101746v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000944" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101748v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37B3DF9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H. Hauri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Hirschmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000378" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. van Orman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000132" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691105v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Shimizu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00235-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFX33MF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Inukai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Shashank Prabha" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19281" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652932v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438779v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spallanzani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438769v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rouleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Di M&#233;trich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Thomassot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Price" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760502v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inukai Tomohiro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamoto Tatsuhiko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Marguerite" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob.J. Hanley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61667-4_2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01973-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04117030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha-Mohan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pointud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narvaez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-321-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97317-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03181956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mookherjee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02068545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dennen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.04.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kendrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS3QH9ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delgado-Granados" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1141-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXK20XWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Konter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.P. Koppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brenan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7BX2R3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente L&#243;pez S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T G&#243;mez-Pugnaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-014-0026-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2509190-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0688-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3LQR6SG3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007739" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0478-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6774TS9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0353-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1L5FGNL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Petigirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768Q2VJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413165v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L72M170-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Walter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000944" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37B3DF9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H. Hauri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Hirschmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. van Orman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689362v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Shimizu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00235-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFX33MF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Inukai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Shashank Prabha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19281" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spallanzani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rouleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Di M&#233;trich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Thomassot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Price" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inukai Tomohiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamoto Tatsuhiko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Marguerite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob.J. Hanley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61667-4_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>