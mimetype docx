--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -249,291 +249,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05537693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+                <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+                <w:t xml:space="preserve">Cyril Aubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+                <w:t xml:space="preserve">insu-05162065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05162065v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
               </w:r>
@@ -679,51 +679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Joo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,287 +1041,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04500697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-bearing minerals: from the ocean floor to subduction and back</w:t>
+                <w:t xml:space="preserve">One-atmosphere high-temperature CO–CO2–SO2 gas-mixing furnace: design, operation, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Pereira</w:t>
+                <w:t xml:space="preserve">Shashank Prabha-Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Nicollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Franck Pointud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
+                <w:t xml:space="preserve">Diego F Narvaez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (7), pp.egad041. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.321-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egad041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-35-321-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150114v1</w:t>
+                <w:t xml:space="preserve">hal-04117030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-atmosphere high-temperature CO–CO2–SO2 gas-mixing furnace: design, operation, and applications</w:t>
+                <w:t xml:space="preserve">Ti-bearing minerals: from the ocean floor to subduction and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Prabha-Mohan</w:t>
+                <w:t xml:space="preserve">Inês Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narvaez</w:t>
+                <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (3), pp.321-331. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (7), pp.egad041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-35-321-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egad041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117030v1</w:t>
+                <w:t xml:space="preserve">hal-04150114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
               </w:r>
@@ -2071,278 +2071,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen Bearing Amphiboles, Aqueous Fluids, and Melts in Subduction Zones: Insights on Halogen Cycle From Electrical Conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181956v1</w:t>
+                <w:t xml:space="preserve">hal-03267101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Halogen Bearing Amphiboles, Aqueous Fluids, and Melts in Subduction Zones: Insights on Halogen Cycle From Electrical Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mookherjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267101v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
               </w:r>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg van den Bleeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4076,524 +4076,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of platinum in silicate melt under reducing conditions: Results from experiments without metal inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.R. Bennett</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik H.Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.046⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.4445-4467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132075v1</w:t>
+                <w:t xml:space="preserve">hal-01133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTIR and Raman spectroscopy characterization of fluorine-bearing titanian clinohumite in antigorite serpentinite and chlorite harzburgite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Padrón-Navarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik H.Hauri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicente López Sánchez-Vizcaíno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María T Gómez-Pugnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005473⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133673v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR and Raman spectroscopy characterization of fluorine-bearing titanian clinohumite in antigorite serpentinite and chlorite harzburgite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting partition behavior of F and Cl during hydrous mantle melting: implications for Cl/F signature in arc magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">María T Gómez-Pugnaire</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-60⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-014-0026-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133685v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting partition behavior of F and Cl during hydrous mantle melting: implications for Cl/F signature in arc magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+                <w:t xml:space="preserve">The solubility of platinum in silicate melt under reducing conditions: Results from experiments without metal inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.422-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40645-014-0026-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134756v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
               </w:r>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik H.Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,264 +4974,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Fluorine partitioning between hydrous minerals and aqueous fluid at 1 GPa and 770-947° C: A new constraint on slab flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 496, pp.490-494. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.77-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822151v1</w:t>
+                <w:t xml:space="preserve">hal-00856620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine partitioning between hydrous minerals and aqueous fluid at 1 GPa and 770-947° C: A new constraint on slab flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Wu</w:t>
+                <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.490-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00856620v1</w:t>
+                <w:t xml:space="preserve">hal-00822151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Stability of a Dolomite + Coesite Assemblage in Contact With Peridotite: Implications for Sediment-Mantle Interaction and Diamond Formation During Subduction</w:t>
               </w:r>
@@ -5629,299 +5629,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and mechanism of antigorite dehydration: Implications for subduction zone seismicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chollet</w:t>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+                <w:t xml:space="preserve">T. Katsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007739⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613633v1</w:t>
+                <w:t xml:space="preserve">hal-00682363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">Kinetics and mechanism of antigorite dehydration: Implications for subduction zone seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Katsura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martin</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.04203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682363v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple mixing as the major control of the evolution of volcanic suites in the Ecuadorian Andes</w:t>
               </w:r>
@@ -6191,103 +6191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration kinetics of talc and 10 Å phase: Consequences for subduction zone seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Petigirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284, pp.57-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6327,298 +6327,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of lithium isotopic heterogeneities in the mantle supported by HIMU-lavas from Rurutu Island, Austral Chain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Télouk</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.013⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413165v1</w:t>
+                <w:t xml:space="preserve">hal-00463856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+                <w:t xml:space="preserve">Survival of lithium isotopic heterogeneities in the mantle supported by HIMU-lavas from Rurutu Island, Austral Chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Philippe Télouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (3-4), pp.456-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463856v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and temperature dependence of H solubility in forsterite: An implication to water activity in the Earth interior</w:t>
               </w:r>
@@ -6850,51 +6850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of trace element partition coefficients between water and minerals by high-pressure and high-temperature experiments: Leaching technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6954,51 +6954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of antigorite dehydration: A real-time X-ray diffraction study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiro Inukai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pointud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7806,103 +7806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Sulfur Isotope Fractionation from experiments in Melt and Sulfide using a dynamic 1-atm Gas-mixing Furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pointud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Washinghton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7927,77 +7927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New rutile and titanite phase stability constraints at subsolidus conditions in a mafic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8644,64 +8644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9043,51 +9043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawamoto Tatsuhiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9645,51 +9645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01973-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04117030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha-Mohan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pointud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narvaez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-321-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97317-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03181956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mookherjee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02068545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dennen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.04.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kendrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS3QH9ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delgado-Granados" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1141-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXK20XWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Konter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.P. Koppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brenan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7BX2R3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente L&#243;pez S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T G&#243;mez-Pugnaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-014-0026-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2509190-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0688-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3LQR6SG3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007739" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0478-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6774TS9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0353-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1L5FGNL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Petigirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768Q2VJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413165v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L72M170-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Walter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000944" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37B3DF9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H. Hauri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Hirschmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. van Orman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689362v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Shimizu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00235-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFX33MF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Inukai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Shashank Prabha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19281" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spallanzani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rouleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Di M&#233;trich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Thomassot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Price" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inukai Tomohiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamoto Tatsuhiko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Marguerite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob.J. Hanley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61667-4_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01973-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04117030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha-Mohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pointud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narvaez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-321-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97317-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03181956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mookherjee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02068545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dennen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.04.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kendrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS3QH9ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delgado-Granados" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1141-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg van den Bleeken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.12.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXK20XWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Konter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.P. Koppers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente L&#243;pez S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T G&#243;mez-Pugnaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-60" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-014-0026-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7BX2R3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3P92P48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2509190-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0688-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3LQR6SG3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007739" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0478-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6774TS9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0353-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1L5FGNL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Petigirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768Q2VJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L72M170-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Walter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000944" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.06.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37B3DF9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H. Hauri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Hirschmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. van Orman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689362v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Shimizu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00235-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFX33MF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Inukai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Shashank Prabha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19281" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spallanzani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rouleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Di M&#233;trich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Thomassot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Price" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inukai Tomohiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamoto Tatsuhiko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Marguerite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob.J. Hanley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61667-4_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>