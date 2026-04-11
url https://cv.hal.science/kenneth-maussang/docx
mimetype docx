--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -774,399 +774,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
+                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deperias Kerre</w:t>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
+                <w:t xml:space="preserve">hal-05069730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05069730v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+                <w:t xml:space="preserve">Dickson Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866715v1</w:t>
+                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz and gigahertz magnetoratchets in graphene-based two-dimensional metamaterials</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Szoła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
@@ -1420,90 +1420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1548,347 +1548,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Plötzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.10866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127997v1</w:t>
+                <w:t xml:space="preserve">hal-02138561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beck</w:t>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Plötzing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Palomo</w:t>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Colombelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (8), pp.10866. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138561v1</w:t>
+                <w:t xml:space="preserve">hal-02127997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo-Less Photoconductive Antenna Sources for High-Resolution Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating ultrafast pulses of light from quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Moumdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,682 +2080,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Cavalie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975409v1</w:t>
+                <w:t xml:space="preserve">hal-00740637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical wavelength shifting in a semiconductor laser using resonant nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740637v1</w:t>
+                <w:t xml:space="preserve">hal-00740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical wavelength shifting in a semiconductor laser using resonant nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.519</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740672v1</w:t>
+                <w:t xml:space="preserve">hal-00719339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
+                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719339v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703698v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Edward Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeman Relaxation of CaF in Low-Temperature Collisions with Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,229 +3001,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Enrichment of the Quantum Cascade Laser Properties in Text-A Knowledge Graph Generation Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTSO Données de Couperin, Jul 2025, Web Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05245564v1</w:t>
+                <w:t xml:space="preserve">hal-05145053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05145053v1</w:t>
+                <w:t xml:space="preserve">hal-05377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3232,241 +3249,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst eLTER Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Enrichment of the Quantum Cascade Laser Properties in Text-A Knowledge Graph Generation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.68-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377329v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05245564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de recherche en recherches participatives - reproductibilité, réplicabilité, légitimité</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données et recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,550 +3636,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.393-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
+                <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils de gestion des connaissances en recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304349v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de gestion des connaissances en recherche participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherches participatives, données et science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">GTSO Couperin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTSO Couperin, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708011v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches participatives, données et science ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTSO Couperin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707979v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
               </w:r>
@@ -4191,77 +4191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital tools for non-scientists' involvement in research: citizen sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4385,64 +4385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hawecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,90 +4601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconductive switches for high resolution and polarization resolved THz-TDS spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Pulses Emitters with Full Electrical Control on Polarization for THz-TDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,51 +4877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,77 +5002,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States</w:t>
@@ -5095,695 +5095,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain measurements of the sampling coherence of a quantum cascade laser</w:t>
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703861v1</w:t>
+                <w:t xml:space="preserve">hal-00703956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703869v1</w:t>
+                <w:t xml:space="preserve">hal-00703934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703956v1</w:t>
+                <w:t xml:space="preserve">hal-00703718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703934v1</w:t>
+                <w:t xml:space="preserve">hal-00659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703718v1</w:t>
+                <w:t xml:space="preserve">hal-00703913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,1948 +5799,1948 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703941v1</w:t>
+                <w:t xml:space="preserve">hal-00703905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703954v1</w:t>
+                <w:t xml:space="preserve">hal-00703901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703745v1</w:t>
+                <w:t xml:space="preserve">hal-00703880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703909v1</w:t>
+                <w:t xml:space="preserve">hal-00703947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659788v1</w:t>
+                <w:t xml:space="preserve">hal-00703873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703913v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703905v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703901v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703880v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703947v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
+                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703873v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659801v1</w:t>
+                <w:t xml:space="preserve">hal-00703864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703864v1</w:t>
+                <w:t xml:space="preserve">hal-00703886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703886v1</w:t>
+                <w:t xml:space="preserve">hal-00703893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Coherent time-resolved detection of THz radiation from quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR-I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703893v1</w:t>
+                <w:t xml:space="preserve">hal-00703740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent time-resolved detection of THz radiation from quantum cascade lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">3rd EOS Topical Meeting on Terahertz Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703740v1</w:t>
+                <w:t xml:space="preserve">hal-00703921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
               </w:r>
@@ -7752,77 +7752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
@@ -7845,234 +7845,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+                <w:t xml:space="preserve">Time-domain measurements of the sampling coherence of a quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EOS Topical Meeting on Terahertz Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703921v1</w:t>
+                <w:t xml:space="preserve">hal-00703861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast gain switching of THz quantum cascade lasers: Principle and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Houston, United States</w:t>
@@ -8133,64 +8133,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo-less Photoconductive Switches for High-Resolution Terahertz Time-domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,77 +8316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8552,57 +8552,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et recherches participatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,305 +8624,309 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221292v1</w:t>
+                <w:t xml:space="preserve">hal-04074860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory research and data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Données et recherches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Martin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221408v1</w:t>
+                <w:t xml:space="preserve">hal-04221292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Participatory research and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04074860v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan - Recommendations to the ANR</w:t>
               </w:r>
@@ -9069,51 +9073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9302,51 +9306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats comprimés atomiques sur puce à atomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9461,1173 +9465,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'induction et l'énergie magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.72</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423139v1</w:t>
+                <w:t xml:space="preserve">hal-04423755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum sensors: atomic interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.78</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423700v1</w:t>
+                <w:t xml:space="preserve">hal-04423781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiqubit gates and C-gates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.75</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423777v1</w:t>
+                <w:t xml:space="preserve">hal-04423707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of a single qubit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.49</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423768v1</w:t>
+                <w:t xml:space="preserve">hal-04423758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180111v1</w:t>
+                <w:t xml:space="preserve">hal-04423714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes électromagnétiques dans les milieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optique géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.73</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423145v1</w:t>
+                <w:t xml:space="preserve">hal-04423170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ondes électromagnétiques dans les milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423678v1</w:t>
+                <w:t xml:space="preserve">hal-04423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiqubit gates and C-gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423755v1</w:t>
+                <w:t xml:space="preserve">hal-04423777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Manipulation of a single qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423758v1</w:t>
+                <w:t xml:space="preserve">hal-04423768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423714v1</w:t>
+                <w:t xml:space="preserve">hal-04423678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optique géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423170v1</w:t>
+                <w:t xml:space="preserve">hal-04180111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les équations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423781v1</w:t>
+                <w:t xml:space="preserve">hal-04423126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propriétés des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423707v1</w:t>
+                <w:t xml:space="preserve">hal-04423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équations de Maxwell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction to quantum computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.130</w:t>
+              <w:t xml:space="preserve">Master. France. 2023, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423126v1</w:t>
+                <w:t xml:space="preserve">hal-04417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.51</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423159v1</w:t>
+                <w:t xml:space="preserve">hal-04423688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to quantum computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies and industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2023, pp.86</w:t>
+              <w:t xml:space="preserve">Master. France. 2023, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417918v1</w:t>
+                <w:t xml:space="preserve">hal-04418054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decoherence, NISQ computers and quantum supremacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423688v1</w:t>
+                <w:t xml:space="preserve">hal-04423797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies and industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2023, pp.83</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418054v1</w:t>
+                <w:t xml:space="preserve">hal-04423789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interférences et spectroscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Université de Montpellier, France. 2023, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10645,51 +10649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques dans le vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,429 +10705,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence, NISQ computers and quantum supremacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'induction et l'énergie magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.76</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423797v1</w:t>
+                <w:t xml:space="preserve">hal-04423139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum sensors: atomic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.107</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423789v1</w:t>
+                <w:t xml:space="preserve">hal-04423700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie Électrique (MEEF 2nd degré)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electromagnétisme (MEEF 2nd degré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Energie Electrique, Université de Montpellier, France. 2020, pp.40</w:t>
+              <w:t xml:space="preserve">Master. Electromagnétisme, Université de Montpellier, France. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180128v1</w:t>
+                <w:t xml:space="preserve">hal-04180131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnétisme (MEEF 2nd degré)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Énergie Électrique (MEEF 2nd degré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Electromagnétisme, Université de Montpellier, France. 2020, pp.37</w:t>
+              <w:t xml:space="preserve">Master. Energie Electrique, Université de Montpellier, France. 2020, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180131v1</w:t>
+                <w:t xml:space="preserve">hal-04180128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Travaux Dirigés d'Optique - Agrégation externe de Sciences Physiques Option Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Electronique, Montrouge, France. 2015, pp.93</w:t>
+              <w:t xml:space="preserve">Master. Optique, Montrouge, France. 2015, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183797v1</w:t>
+                <w:t xml:space="preserve">hal-04183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux Dirigés d'Optique - Agrégation externe de Sciences Physiques Option Physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Optique, Montrouge, France. 2015, pp.70</w:t>
+              <w:t xml:space="preserve">Doctorat. Electronique, Montrouge, France. 2015, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183786v1</w:t>
+                <w:t xml:space="preserve">hal-04183797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux Dirigés de Mécanique - Agrégation externe de Physique-Chimie option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2014, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11141,51 +11145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs électriques - Transformateurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Electrotechnique, France. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11203,51 +11207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de Mécanique - Agrégation externe de Sciences Physiques - Option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2013, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11355,51 +11359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39B06A7D"/>
+    <w:nsid w:val="4904B9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11503,51 +11507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1C23B61"/>
+    <w:nsid w:val="818F5450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11737,51 +11741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>