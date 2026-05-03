--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -740,51 +740,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1548,1442 +1548,1576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
+                <w:t xml:space="preserve">Femtosecond Broadband Frequency Switch of Terahertz Three-Dimensional Meta-Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beck</w:t>
+                <w:t xml:space="preserve">Paul Goulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Plötzing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">Anastasios Koulouklidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Palomo</w:t>
+                <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Colombelli</w:t>
+                <w:t xml:space="preserve">Christina Daskalaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Paulillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.1097-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138561v1</w:t>
+                <w:t xml:space="preserve">hal-03244480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Plötzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.10866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127997v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo-Less Photoconductive Antenna Sources for High-Resolution Terahertz Time-Domain Spectroscopy</w:t>
+                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2504794⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278208v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating ultrafast pulses of light from quantum cascade lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echo-Less Photoconductive Antenna Sources for High-Resolution Terahertz Time-Domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Colombelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000944⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2504794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238914v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+                <w:t xml:space="preserve">Generating ultrafast pulses of light from quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feihu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Moumdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740637v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical wavelength shifting in a semiconductor laser using resonant nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703698v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Cavalie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975409v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138120v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman Relaxation of CaF in Low-Temperature Collisions with Helium</w:t>
+                <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Egorov</w:t>
+                <w:t xml:space="preserve">G. Edward Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Helton</w:t>
+                <w:t xml:space="preserve">Tobias Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Nguyen</w:t>
+                <w:t xml:space="preserve">Philipp Treutlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Doyle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.080403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeman Relaxation of CaF in Low-Temperature Collisions with Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Helton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.123002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2993,830 +3127,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
+              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145053v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Enrichment of the Quantum Cascade Laser Properties in Text-A Knowledge Graph Generation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.68-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377329v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05245564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035363v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Enrichment of the Quantum Cascade Laser Properties in Text-A Knowledge Graph Generation Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTSO Données de Couperin, Jul 2025, Web Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05245564v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de recherche en recherches participatives - reproductibilité, réplicabilité, légitimité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Maussang</w:t>
+                <w:t xml:space="preserve">Données et recherches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSDays@UGA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819903v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et recherches participatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Données de recherche en recherches participatives - reproductibilité, réplicabilité, légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">OSDays@UGA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681965v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Szoła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,404 +3989,387 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de gestion des connaissances en recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives, données et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GTSO Couperin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GTSO Couperin, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.393-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,3862 +4388,3862 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233630v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital tools for non-scientists' involvement in research: citizen sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity based THz photoconductive switch: towards high average power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hawecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédiger un Plan de Gestion de Données (PGD) : retours d'expérience, bonnes pratiques, outils et services d'accompagnement pour guider les équipes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Nationales de la Science Ouverte (JNSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconductive switches for high resolution and polarization resolved THz-TDS spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR NanoTERAMIR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Pulses Emitters with Full Electrical Control on Polarization for THz-TDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell-Bloch FDTD simulations of seeding in terahertz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Linfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct optical sampling of a modelocked terahertz quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703956v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703934v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703718v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659788v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703913v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703905v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703901v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703880v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703947v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">GDR THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703873v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703745v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703954v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703909v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703941v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703869v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent time-resolved detection of THz radiation from quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EOS Topical Meeting on Terahertz Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain measurements of the sampling coherence of a quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast gain switching of THz quantum cascade lasers: Principle and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8119,154 +8253,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo-less Photoconductive Switches for High-Resolution Terahertz Time-domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Palomo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CNano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France. 110, pp.20 - 25, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8276,147 +8410,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8426,863 +8560,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données et recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory research and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan - Recommendations to the ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ancion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage et gouvernance des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données – Recommandations à l’ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ancion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9292,100 +9426,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats comprimés atomiques sur puce à atomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00589713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,1903 +9529,1903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction to the Quantum Computing landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Quantum computing for quantum chemistry, Montpellier, France. 2024, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies</w:t>
+                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423755v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
+                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423781v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
+                <w:t xml:space="preserve">Optique géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423707v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
+                <w:t xml:space="preserve">Multiqubit gates and C-gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423758v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
+                <w:t xml:space="preserve">Manipulation of a single qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423714v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optique géométrique</w:t>
+                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423170v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques dans les milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiqubit gates and C-gates</w:t>
+                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.75</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423777v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of a single qubit</w:t>
+                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.49</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423768v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
+                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423678v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
+                <w:t xml:space="preserve">Quantum technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180111v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équations de Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2023, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum technologies and industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2023, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence, NISQ computers and quantum supremacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interférences et spectroscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Université de Montpellier, France. 2023, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques dans le vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'induction et l'énergie magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum sensors: atomic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnétisme (MEEF 2nd degré)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Electromagnétisme, Université de Montpellier, France. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie Électrique (MEEF 2nd degré)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Energie Electrique, Université de Montpellier, France. 2020, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux Dirigés d'Optique - Agrégation externe de Sciences Physiques Option Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Optique, Montrouge, France. 2015, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Electronique, Montrouge, France. 2015, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux Dirigés de Mécanique - Agrégation externe de Physique-Chimie option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2014, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs électriques - Transformateurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Electrotechnique, France. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de Mécanique - Agrégation externe de Sciences Physiques - Option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2013, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11359,51 +11493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4904B9E6"/>
+    <w:nsid w:val="FB649076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11507,51 +11641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="818F5450"/>
+    <w:nsid w:val="A4520AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11741,51 +11875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulouklidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Daskalaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paulillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>