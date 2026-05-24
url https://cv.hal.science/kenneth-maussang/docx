--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -774,399 +774,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
+                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Dinar</w:t>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dickson Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069730v1</w:t>
+                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deperias Kerre</w:t>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04866715v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickson Owuor</w:t>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
+                <w:t xml:space="preserve">hal-04866715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz and gigahertz magnetoratchets in graphene-based two-dimensional metamaterials</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Szoła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
@@ -1420,90 +1420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1682,347 +1682,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beck</w:t>
+                <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Plötzing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Palomo</w:t>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Colombelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (8), pp.10866. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138561v1</w:t>
+                <w:t xml:space="preserve">hal-02127997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area photoconductive switches as emitters of terahertz pulses with fully electrically controlled linear polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High-speed THz spectroscopic imaging at ten kilohertz pixel rate with amplitude and phase contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Plötzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (10), pp.14784. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.10866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.014784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.010866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127997v1</w:t>
+                <w:t xml:space="preserve">hal-02138561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo-Less Photoconductive Antenna Sources for High-Resolution Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating ultrafast pulses of light from quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Moumdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,682 +2214,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical wavelength shifting in a semiconductor laser using resonant nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Jukam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+                <w:t xml:space="preserve">Pierrick Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.519</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740672v1</w:t>
+                <w:t xml:space="preserve">hal-00975409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">All-optical wavelength shifting in a semiconductor laser using resonant nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719339v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740637v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.16662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703698v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct intensity sampling of a modelocked terahertz quantum cascade laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.181115</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975409v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Edward Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeman Relaxation of CaF in Low-Temperature Collisions with Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,264 +3101,264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
+                <w:t xml:space="preserve">OneWater4all platform and ecosystem: where VRE meets FAIR international standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035363v1</w:t>
+                <w:t xml:space="preserve">hal-05469624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Enrichment of the Quantum Cascade Laser Properties in Text-A Knowledge Graph Generation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.68-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3383,103 +3383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Anh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
@@ -3494,4756 +3494,4890 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GTSO Données de Couperin, Jul 2025, Web Conference, France. </w:t>
+              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145053v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et recherches participatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Données de recherches participatives : de la fiabilité des connaissances produites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plus on a de données, plus on rit ? Gérer les données de recherche dans un projet de science citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTSO Données de Couperin, Jul 2025, Web Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15807714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681965v1</w:t>
+                <w:t xml:space="preserve">hal-05145053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de recherche en recherches participatives - reproductibilité, réplicabilité, légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSDays@UGA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Données et recherches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Szoła</w:t>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304349v1</w:t>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de gestion des connaissances en recherche participative</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708011v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches participatives, données et science ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Outils de gestion des connaissances en recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTSO Couperin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GTSO Couperin, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707979v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherches participatives, données et science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GTSO Couperin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTSO Couperin, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
+                <w:t xml:space="preserve">hal-04707979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deperias Kerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.393-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233630v4</w:t>
+                <w:t xml:space="preserve">lirmm-04292731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tools for non-scientists' involvement in research: citizen sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707945v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233630v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity based THz photoconductive switch: towards high average power</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital tools for non-scientists' involvement in research: citizen sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013401v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédiger un Plan de Gestion de Données (PGD) : retours d'expérience, bonnes pratiques, outils et services d'accompagnement pour guider les équipes de recherche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavity based THz photoconductive switch: towards high average power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hawecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Journées Nationales de la Science Ouverte (JNSO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890915v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductive switches for high resolution and polarization resolved THz-TDS spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rédiger un Plan de Gestion de Données (PGD) : retours d'expérience, bonnes pratiques, outils et services d'accompagnement pour guider les équipes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Palomo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR NanoTERAMIR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes Journées Nationales de la Science Ouverte (JNSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127996v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Pulses Emitters with Full Electrical Control on Polarization for THz-TDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photoconductive switches for high resolution and polarization resolved THz-TDS spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Palomo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">J.-M Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées du GDR NanoTERAMIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127991v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell-Bloch FDTD simulations of seeding in terahertz quantum cascade lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Terahertz Pulses Emitters with Full Electrical Control on Polarization for THz-TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Cavalié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edmund Linfield</w:t>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980299v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct optical sampling of a modelocked terahertz quantum cascade laser</w:t>
+                <w:t xml:space="preserve">Maxwell-Bloch FDTD simulations of seeding in terahertz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mangeney</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Linfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980288v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct optical sampling of a modelocked terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703745v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Time-domain measurements of the sampling coherence of a quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703954v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703909v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703941v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703869v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659788v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility measurements of the sampling coherence of a quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703913v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">GDR THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703905v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703901v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a THz quantum cascade laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703880v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency mixing in THz quantum cascade lasers using resonant optical non-linearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant non-linearities in Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Paris-Vienna Nano photonics and electronics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703947v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Modelocking of a Terahertz quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelocking in a Terahertz Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703873v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mode-locked terahertz quantum cascade laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703956v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua R. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703934v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703718v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Injection seeding dynamics of THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659801v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Frequency Conversion in THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Journée d'inauguration du nouveau DIM "Des atomes froids aux nanosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703864v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Generation and Amplification of Ultrafast THz pulses using Gain Switching of THz Quantum Cascade Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cavalié</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703886v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavalié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703893v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent time-resolved detection of THz radiation from quantum cascade lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser for time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703740v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optical wavelength shifting using resonant non-linearities in THz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Madéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EOS Topical Meeting on Terahertz Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703921v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Coherent time-resolved detection of THz radiation from quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua R. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">GDR-I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703929v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain measurements of the sampling coherence of a quantum cascade laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mode-locking of a terahertz laser by direct phase synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+                <w:t xml:space="preserve">P. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj P. Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">3rd EOS Topical Meeting on Terahertz Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703861v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast gain switching of THz quantum cascade lasers: Principle and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Measuring the sampling coherence of a terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast gain switching of THz quantum cascade lasers: Principle and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakchanok Rungsawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves/THz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8253,154 +8387,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo-less Photoconductive Switches for High-Resolution Terahertz Time-domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CNano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France. 110, pp.20 - 25, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8410,147 +8544,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated injection seeded THz source and amplifier for time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Madéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8560,966 +8694,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Participatory research and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04074860v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et recherches participatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04221292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory research and data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Données et recherches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221408v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan - Recommendations to the ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ancion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2019, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et gouvernance des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan de gestion de données – Recommandations à l’ANR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ancion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chambefort</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2019, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hueber</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02929653v1</w:t>
+                <w:t xml:space="preserve">hal-03575325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données – Recommandations à l’ANR</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2019, 10 p</w:t>
+                <w:t xml:space="preserve">Usage et gouvernance des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03575325v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats comprimés atomiques sur puce à atomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00589713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9529,1903 +9663,1903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction to the Quantum Computing landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Quantum computing for quantum chemistry, Montpellier, France. 2024, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'induction et l'énergie magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423758v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum sensors: atomic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423714v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optique géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ondes électromagnétiques dans les milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423170v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiqubit gates and C-gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of a single qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180111v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes électromagnétiques dans les milieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physique générale L2 (Electromagnétisme, Ondes, Optique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.73</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Montpellier, France. 2023, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423145v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum revolution(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.72</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423678v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of multiqubit gates Case of NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.55</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423781v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum communications: exploiting entanglement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum Mechanics postulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.64</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423707v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum computers: industrial applications and actual players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423755v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équations de Maxwell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optique géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.130</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423126v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.51</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423159v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to quantum computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les équations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2023, pp.86</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417918v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Propriétés des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423688v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum technologies and industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to quantum computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2023, pp.83</w:t>
+              <w:t xml:space="preserve">Master. France. 2023, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418054v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence, NISQ computers and quantum supremacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.76</w:t>
+              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423797v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum technologies and industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.107</w:t>
+              <w:t xml:space="preserve">Master. France. 2023, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423789v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférences et spectroscopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decoherence, NISQ computers and quantum supremacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Université de Montpellier, France. 2023, pp.67</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423227v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes électromagnétiques dans le vide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.66</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Quantum Computing, France. 2023, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423143v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'induction et l'énergie magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interférences et spectroscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, Université de Montpellier, France. 2023, pp.72</w:t>
+              <w:t xml:space="preserve">Licence. Université de Montpellier, France. 2023, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423139v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum sensors: atomic interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ondes électromagnétiques dans le vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Quantum technologies and industry, France. 2023, pp.78</w:t>
+              <w:t xml:space="preserve">Licence. HA8402H - Physique et sciences de l'ingénieur 4, France. 2023, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423700v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnétisme (MEEF 2nd degré)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Énergie Électrique (MEEF 2nd degré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Electromagnétisme, Université de Montpellier, France. 2020, pp.37</w:t>
+              <w:t xml:space="preserve">Master. Energie Electrique, Université de Montpellier, France. 2020, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180131v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie Électrique (MEEF 2nd degré)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electromagnétisme (MEEF 2nd degré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Energie Electrique, Université de Montpellier, France. 2020, pp.40</w:t>
+              <w:t xml:space="preserve">Master. Electromagnétisme, Université de Montpellier, France. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180128v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux Dirigés d'Optique - Agrégation externe de Sciences Physiques Option Physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Optique, Montrouge, France. 2015, pp.70</w:t>
+              <w:t xml:space="preserve">Doctorat. Electronique, Montrouge, France. 2015, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183786v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Travaux Dirigés d'Optique - Agrégation externe de Sciences Physiques Option Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Electronique, Montrouge, France. 2015, pp.93</w:t>
+              <w:t xml:space="preserve">Master. Optique, Montrouge, France. 2015, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183797v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux Dirigés de Mécanique - Agrégation externe de Physique-Chimie option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2014, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs électriques - Transformateurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Electrotechnique, France. 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de Mécanique - Agrégation externe de Sciences Physiques - Option Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mécanique, Montrouge, France. 2013, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11493,51 +11627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB649076"/>
+    <w:nsid w:val="4E76BAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11641,51 +11775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4520AC4"/>
+    <w:nsid w:val="E90161EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11875,51 +12009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulouklidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Daskalaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paulillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kenneth-maussang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8086-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147951704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-6409-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/securitelaser2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ies.umontpellier.fr/~maussang/pdf/NSTAA_KM_29122021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulouklidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Daskalaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paulillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014784" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#246;tzing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.010866" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brewer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2504794" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R. Freeman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jukam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavalie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mad&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakchanok Rungsawang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Egorov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Helton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.123002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05469624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20419" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maussang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hawecker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873779" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02890915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palomo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Manceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Linfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj P. Khanna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02929653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambefort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04769257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04417918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04418054v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423797v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04423143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04180131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04183802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>