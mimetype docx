--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cells in hypoxic skin mediate a trade-off between wound healing and antibacterial defence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic IL-15 Stimulation and Impaired mTOR Signaling and Metabolism in Natural Killer Cells During Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Audigé</w:t>
+                <w:t xml:space="preserve">Berna Bou-Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh Huỳnh</w:t>
+                <w:t xml:space="preserve">Vladimir Laletin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Just-Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25065-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.730970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374633v1</w:t>
+                <w:t xml:space="preserve">hal-03566016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic IL-15 Stimulation and Impaired mTOR Signaling and Metabolism in Natural Killer Cells During Acute Myeloid Leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Salem</w:t>
+                <w:t xml:space="preserve">NK cells in hypoxic skin mediate a trade-off between wound healing and antibacterial defence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Sobecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunmugam Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Just-Landi</w:t>
+                <w:t xml:space="preserve">Annette Audigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fares</w:t>
+                <w:t xml:space="preserve">Khanh Huỳnh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.730970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25065-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566016v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Waves from the Hemogenic Endothelium Give Rise to Layered Lymphoid Tissue Inducer Cell Ontogeny</w:t>
               </w:r>
@@ -1959,295 +1959,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of activating receptors at the plasma membrane controls natural killer cell tolerance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guia</w:t>
+                <w:t xml:space="preserve">Fate mapping analysis of lymphoid cells expressing the NKp46 cell surface receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Narni-Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste N Jaeger</w:t>
+                <w:t xml:space="preserve">Julie Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Piatek</w:t>
+                <w:t xml:space="preserve">Yann M Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mailfert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Trombik</w:t>
+                <w:t xml:space="preserve">Nadia Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.2001608⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (45), pp.18324-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1112064108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609667v1</w:t>
+                <w:t xml:space="preserve">hal-00672199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate mapping analysis of lymphoid cells expressing the NKp46 cell surface receptor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Narni-Mancinelli</w:t>
+                <w:t xml:space="preserve">Confinement of activating receptors at the plasma membrane controls natural killer cell tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste N Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fenis</w:t>
+                <w:t xml:space="preserve">Stefan Piatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann M Kerdiles</w:t>
+                <w:t xml:space="preserve">Sébastien Mailfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yessaad</w:t>
+                <w:t xml:space="preserve">Tomasz Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (45), pp.18324-9. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (167), pp.ra21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1112064108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.2001608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672199v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'T-cell-ness' of NK cells: unexpected similarities between NK cells and T cells.</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Narni-Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann M Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (7), pp.427-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiwei Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Fabritus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Ashok Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Werner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02689-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigaelle Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khatchatourova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdiel Alvarado&#8208;diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunmugam Nagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zacharjasz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Tambuwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Bai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba4177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Audig&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Hu&#7923;nh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25065-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Bou-Tayeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Salem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Just-Landi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M. Kerdiles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornton Thompson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.07.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiossone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2017.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Narni-Mancinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baratin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aam9628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille C. Rankin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J. H. Girard-Madoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A. Mielke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste N Jaeger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001608" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M Kerdiles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yessaad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1112064108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dalencon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2015_473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiwei Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Fabritus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Ashok Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Werner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02689-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigaelle Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khatchatourova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdiel Alvarado&#8208;diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Escali&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunmugam Nagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zacharjasz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Tambuwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Etiennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768989" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Bai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba4177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Bou-Tayeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Just-Landi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Audig&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Hu&#7923;nh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25065-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milesa Simic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gentek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M. Kerdiles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornton Thompson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.07.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiossone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2017.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Narni-Mancinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baratin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aam9628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille C. Rankin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J. H. Girard-Madoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A. Mielke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M Kerdiles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yessaad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1112064108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste N Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piatek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001608" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deauvieau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dalencon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2015_473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>