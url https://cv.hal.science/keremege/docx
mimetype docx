--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -415,802 +415,802 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
+                <w:t xml:space="preserve">Comparison of methods for the estimation of Young’s moduli and structural loss factor of wood, applied to guitar soundboards made of Adirondack spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Raphael Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
+              <w:t xml:space="preserve">International wood products journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20426445251398902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376938v1</w:t>
+                <w:t xml:space="preserve">hal-05383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 596, pp.118760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex dynamic stiffness identification of panels using inverse methods based on optical deflectometry measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119373⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239172v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for the estimation of Young’s moduli and structural loss factor of wood, applied to guitar soundboards made of Adirondack spruce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Complex dynamic stiffness identification of panels using inverse methods based on optical deflectometry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International wood products journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 619, pp.119373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20426445251398902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383147v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365064v1</w:t>
+                <w:t xml:space="preserve">hal-04854850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.78. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 573, pp.118220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854850v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the shear modulus of a honeycomb sandwich panel from X-ray mapping of its core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.105-121. </w:t>
@@ -1248,77 +1248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: Application to a sandwich structured plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 535, pp.117052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,265 +1346,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental methodology to assess the dynamic equivalent stiffness properties of elliptical orthotropic plates</w:t>
+                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique for laminated composite panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 495, pp.115897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115897⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 490, pp.115692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040106v1</w:t>
+                <w:t xml:space="preserve">hal-02939456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique for laminated composite panels</w:t>
+                <w:t xml:space="preserve">Experimental methodology to assess the dynamic equivalent stiffness properties of elliptical orthotropic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 490, pp.115692. </w:t>
+              <w:t xml:space="preserve">, 2021, 495, pp.115897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939456v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the condensation of thick symmetric multilayer panels including dilatational motion</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthayasuriyan Arasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, pp.116078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1720,77 +1720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural dynamics of laminated composite plates and sandwich structures; a new perspective on damping identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 474, pp.115256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1954,77 +1954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the apparent bending stiffness and damping of multilayer plates; modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,64 +2084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of plate material properties by means of a complex wavenumber fit using Hankel's functions and the image source method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modal approach to piano soundboard vibroacoustic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,711 +2286,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmEdA vibro-acoustic modelling in the mid-frequency range including the effect of dissipative treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-contact experimental assessment of apparent dynamic stiffness of constrained-layer damping sandwich plates in a broad frequency range using a Nd:YAG pump laser and a laser Doppler vibrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+                <w:t xml:space="preserve">Salvador Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 393, pp.187-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 395, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444453v1</w:t>
+                <w:t xml:space="preserve">hal-01467513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact experimental assessment of apparent dynamic stiffness of constrained-layer damping sandwich plates in a broad frequency range using a Nd:YAG pump laser and a laser Doppler vibrometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Roozen</w:t>
+                <w:t xml:space="preserve">SmEdA vibro-acoustic modelling in the mid-frequency range including the effect of dissipative treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Labelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Alvarado</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 395, pp.90-101. </w:t>
+              <w:t xml:space="preserve">, 2017, 393, pp.187-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467513v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (3), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253861v1</w:t>
+                <w:t xml:space="preserve">hal-01310567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (1), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310567v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (1), pp.227-246. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260373v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (2), pp.499-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustics of the piano soundboard: (Non)linearity and modal properties in the low- and mid-frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,278 +3122,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of the piano soundboard: Reduced models, mobility synthesis, and acoustical radiation regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the numerical computation of nonlinear normal modes for reduced-order modelling of conservative vibratory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.03.015⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.520-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817271v1</w:t>
+                <w:t xml:space="preserve">hal-00772317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical computation of nonlinear normal modes for reduced-order modelling of conservative vibratory systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustics of the piano soundboard: Reduced models, mobility synthesis, and acoustical radiation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (2), pp.520-539. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (18), pp.4261-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772317v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,1633 +3479,1633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522239v1</w:t>
+                <w:t xml:space="preserve">hal-05499116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499116v1</w:t>
+                <w:t xml:space="preserve">hal-05522239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Corentin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chesné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3050652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163806v1</w:t>
+                <w:t xml:space="preserve">hal-05064893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Aubry</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064893v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163750v1</w:t>
+                <w:t xml:space="preserve">hal-05173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173191v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693878v1</w:t>
+                <w:t xml:space="preserve">hal-04927390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Allois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872878v1</w:t>
+                <w:t xml:space="preserve">hal-04682211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04682211v1</w:t>
+                <w:t xml:space="preserve">hal-04693428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927390v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Grando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">InterNoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693428v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891713v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674005v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455519v1</w:t>
+                <w:t xml:space="preserve">hal-04429855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.2887-2893, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,765 +5133,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429855v1</w:t>
+                <w:t xml:space="preserve">hal-04429878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429878v1</w:t>
+                <w:t xml:space="preserve">hal-04455519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960764v1</w:t>
+                <w:t xml:space="preserve">hal-03848279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960734v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848517v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848279v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847898v1</w:t>
+                <w:t xml:space="preserve">hal-03848517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière des Journées Jeunes Chercheurs en Acoustique Vibrations et Bruit (JJCAB2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5916,77 +5916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behaviour of multilayered beam with imperfect interfaces: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,51 +6011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire LAUM - Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire d'Acoustique de l'Université du Mans (LAUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6080,77 +6080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of mechanical properties of Adirondack spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics Week in Canada 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, St. John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,51 +6175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique, acoustique et facture instrumentale du piano : vers le développement de tables d'harmonies en matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,77 +6257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: application to a three-layer plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Purdue University and Matelys, Mar 2021, West Lafayette (on line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6346,429 +6346,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structural damping definitions of multilayered plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA2020-USD2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234062v1</w:t>
+                <w:t xml:space="preserve">hal-03131420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of equivalent plate models using wavenumber approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arasan Uthayasuriyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3327-3330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144435v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural damping definitions of multilayered plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.B. Roozen</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2020-USD2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131420v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of equivalent plate models using wavenumber approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235489v1</w:t>
+                <w:t xml:space="preserve">hal-03144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterisation of a honeycomb sandwich structure in a wide frequency range</w:t>
               </w:r>
@@ -6780,77 +6780,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3313-3317, </w:t>
@@ -6927,51 +6927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7007,2295 +7007,2243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B. Roozen</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787704v1</w:t>
+                <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-Acoustic Modeling of a Trimmed Truck Cabin in Low Frequency Range to Tackle the Challenge of Weight Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Gerges</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829410v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmEdA Vibro-Acoustic Modeling of a Trimmed Truck Cab in the Mid-Frequency Range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1506, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2018-01-1506⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829435v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">SmEdA Vibro-Acoustic Modeling of a Trimmed Truck Cab in the Mid-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790341v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibro-Acoustic Modeling of a Trimmed Truck Cabin in Low Frequency Range to Tackle the Challenge of Weight Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790339v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790340v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
+              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598986v1</w:t>
+                <w:t xml:space="preserve">hal-01585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585494v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621542v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Paulello</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918170v1</w:t>
+                <w:t xml:space="preserve">hal-01581435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Garden Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581435v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
+              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316317v1</w:t>
+                <w:t xml:space="preserve">hal-01597900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314069v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597900v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317476v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
+              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316312v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597899v1</w:t>
+                <w:t xml:space="preserve">hal-01316317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
+              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217634v1</w:t>
+                <w:t xml:space="preserve">hal-01217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
+              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217077v1</w:t>
+                <w:t xml:space="preserve">hal-01219154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNoise 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9314,1482 +9262,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219154v1</w:t>
+                <w:t xml:space="preserve">hal-01217078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bastiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217642v1</w:t>
+                <w:t xml:space="preserve">hal-01217640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217078v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217640v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217635v1</w:t>
+                <w:t xml:space="preserve">hal-01219128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217633v1</w:t>
+                <w:t xml:space="preserve">hal-01217074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
+              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219128v1</w:t>
+                <w:t xml:space="preserve">hal-01217077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217074v1</w:t>
+                <w:t xml:space="preserve">hal-01217634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel architecture of MEMS microphone that employs deflecting micro beams and piezoresistive nano gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lhermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.189-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994171v1</w:t>
+                <w:t xml:space="preserve">hal-00993961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architecture of MEMS microphone that employs deflecting micro beams and piezoresistive nano gauges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of orthotropic ribbed plates' vibro-acoustics mechanisms: application to the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.189-195</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.ISMA2014/40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993961v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of orthotropic ribbed plates' vibro-acoustics mechanisms: application to the piano soundboard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.ISMA2014/40</w:t>
+              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994257v1</w:t>
+                <w:t xml:space="preserve">hal-00994171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Développement d'une méthode analytique pour la prédiction des mécanismes vibro-acoustiques des plaques orthotropes raidies de forme quelconques : application à la table d'harmonie de piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Paulello</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'Université Ouverte Lyon 1 et du Conservatoire National Supérieur Musique et Danse CNSMD de Lyon - Cycle de conférences : Le son et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1093-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994586v1</w:t>
+                <w:t xml:space="preserve">hal-00993873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode analytique pour la prédiction des mécanismes vibro-acoustiques des plaques orthotropes raidies de forme quelconques : application à la table d'harmonie de piano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1093-1099</w:t>
+              <w:t xml:space="preserve">Conférences de l'Université Ouverte Lyon 1 et du Conservatoire National Supérieur Musique et Danse CNSMD de Lyon - Cycle de conférences : Le son et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993873v1</w:t>
+                <w:t xml:space="preserve">hal-00994586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid Frequency Vibroacoustic Modeling of an Innovative Lightweight Cab - Floor/Cavity Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10814,103 +10814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of dissipative treatments in the mid-frequency domain using SmEdA method - Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1425-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,662 +10929,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823977v1</w:t>
+                <w:t xml:space="preserve">hal-00823973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New architecture of MEMS microphone for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Desloges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble, ISCDG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#17</w:t>
+              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823973v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">Waves 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823986v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 2pEAa2., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817740v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11603,299 +11620,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 2pEAa2., </w:t>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823979v1</w:t>
+                <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Boncompagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740677v5</w:t>
+                <w:t xml:space="preserve">hal-00903735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11910,247 +11936,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Boncompagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterNoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.905</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903735v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740677v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the vibroacoustical characteristics of different pianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 522], 2743-2748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12188,77 +12188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.3109-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12277,713 +12277,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626969v1</w:t>
+                <w:t xml:space="preserve">hal-00626852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification modale en moyennes fréquences - Journée GSAM SFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742110v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification modale en moyennes fréquences - Journée GSAM SFA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742109v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
+              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626852v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blanc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627519v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558187v1</w:t>
+                <w:t xml:space="preserve">hal-00558490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558490v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic description of the piano soundboard mechanical mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13021,51 +13021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse modale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13116,51 +13116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13214,260 +13214,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End conditions of piano strings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+                <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558487v6</w:t>
+                <w:t xml:space="preserve">hal-00170222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">End conditions of piano strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lozada</w:t>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170222v1</w:t>
+                <w:t xml:space="preserve">hal-00558487v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'un modèle physique de cuivre pour la synthèse sonore : approche par modes propres orthogonaux (Proper Orthogonal Decomposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13537,51 +13537,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon I, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13631,51 +13631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table d'harmonie du piano - Études modales en basses et moyennes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Polytechnique X, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13734,51 +13734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des conditions aux limites des cordes du piano - Rapport de stage Master Recherche M2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] École Nationale Supérieure de Techniques Avancées (ENSTA) - Unité de Mécanique (UME). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13832,90 +13832,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Piton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit - 14ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13940,90 +13940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d’identification de chargements dynamiques à partir de mesures plein champ réalisées par déflectométrie optique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Madinier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs/Chercheuses en Acoustique vibrations et Bruit 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14420,51 +14420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D70358E1"/>
+    <w:nsid w:val="CCFBCABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14568,51 +14568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DD550C8"/>
+    <w:nsid w:val="AAFCC2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14802,51 +14802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>