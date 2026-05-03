--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -519,347 +519,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
+                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclère</w:t>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732200v1</w:t>
+                <w:t xml:space="preserve">hal-05376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 596, pp.118760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376938v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex dynamic stiffness identification of panels using inverse methods based on optical deflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 619, pp.119373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -887,278 +887,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 573, pp.118220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854850v1</w:t>
+                <w:t xml:space="preserve">hal-04365064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 573, pp.118220. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365064v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the shear modulus of a honeycomb sandwich panel from X-ray mapping of its core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.105-121. </w:t>
@@ -1248,77 +1248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: Application to a sandwich structured plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 535, pp.117052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 490, pp.115692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of plate material properties by means of a complex wavenumber fit using Hankel's functions and the image source method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,51 +2318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,382 +2546,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Verdot</w:t>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310567v1</w:t>
+                <w:t xml:space="preserve">hal-01253861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (3), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260373v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (1), pp.227-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253861v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
@@ -3479,424 +3479,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499116v1</w:t>
+                <w:t xml:space="preserve">hal-05522239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
+                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522239v1</w:t>
+                <w:t xml:space="preserve">hal-05499116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
+                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Camus</w:t>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Saunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Aubry</w:t>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064893v1</w:t>
+                <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Alice Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3050652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163750v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
               </w:r>
@@ -3984,1128 +3984,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Braule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163806v1</w:t>
+                <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927390v1</w:t>
+                <w:t xml:space="preserve">hal-04872878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682211v1</w:t>
+                <w:t xml:space="preserve">hal-04693878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
+                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Allois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682249v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693428v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891713v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Grando</w:t>
+                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674005v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872878v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Grando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
+              <w:t xml:space="preserve">InterNoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693878v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429855v1</w:t>
+                <w:t xml:space="preserve">hal-04455519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.2887-2893, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,735 +5133,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429878v1</w:t>
+                <w:t xml:space="preserve">hal-04429855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455519v1</w:t>
+                <w:t xml:space="preserve">hal-04429878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848279v1</w:t>
+                <w:t xml:space="preserve">hal-03960734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
+                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847898v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960734v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960764v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848517v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
@@ -5916,77 +5916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behaviour of multilayered beam with imperfect interfaces: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6257,77 +6257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: application to a three-layer plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Purdue University and Matelys, Mar 2021, West Lafayette (on line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6378,51 +6378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6588,187 +6588,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
+                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234062v1</w:t>
+                <w:t xml:space="preserve">hal-03144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
+                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144435v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterisation of a honeycomb sandwich structure in a wide frequency range</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7007,492 +7007,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gallo</w:t>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790340v1</w:t>
+                <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790339v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
+                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790341v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmEdA Vibro-Acoustic Modeling of a Trimmed Truck Cab in the Mid-Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7541,1379 +7541,1379 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-Acoustic Modeling of a Trimmed Truck Cabin in Low Frequency Range to Tackle the Challenge of Weight Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B. Roozen</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787704v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
+              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Garden Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585494v1</w:t>
+                <w:t xml:space="preserve">hal-01598986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621542v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Paulello</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918170v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581435v1</w:t>
+                <w:t xml:space="preserve">hal-01918170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598986v1</w:t>
+                <w:t xml:space="preserve">hal-01581435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christ Glorieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597900v1</w:t>
+                <w:t xml:space="preserve">hal-01314069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317476v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Gerges</w:t>
+                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597899v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
+              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316312v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314069v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
+                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
@@ -8922,1330 +8922,1330 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316317v1</w:t>
+                <w:t xml:space="preserve">hal-01316312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217642v1</w:t>
+                <w:t xml:space="preserve">hal-01217077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219154v1</w:t>
+                <w:t xml:space="preserve">hal-01217634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
+              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215310v1</w:t>
+                <w:t xml:space="preserve">hal-01219154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217078v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217640v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217633v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bastiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217635v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gallo</w:t>
+                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219128v1</w:t>
+                <w:t xml:space="preserve">hal-01217635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217074v1</w:t>
+                <w:t xml:space="preserve">hal-01217633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217077v1</w:t>
+                <w:t xml:space="preserve">hal-01219128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Verdot</w:t>
+                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217634v1</w:t>
+                <w:t xml:space="preserve">hal-01217074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel architecture of MEMS microphone that employs deflecting micro beams and piezoresistive nano gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10624,51 +10624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'Université Ouverte Lyon 1 et du Conservatoire National Supérieur Musique et Danse CNSMD de Lyon - Cycle de conférences : Le son et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,613 +10929,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823973v1</w:t>
+                <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New architecture of MEMS microphone for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble, ISCDG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823986v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817740v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 2pEAa2., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11590,511 +11625,476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waves 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823977v1</w:t>
+                <w:t xml:space="preserve">hal-00817740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903735v1</w:t>
+                <w:t xml:space="preserve">hal-00741129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t>
+                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Boncompagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t>
+              <w:t xml:space="preserve">InterNoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741129v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740677v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740677v5</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the vibroacoustical characteristics of different pianos</w:t>
               </w:r>
@@ -12106,51 +12106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 522], 2743-2748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12188,77 +12188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.3109-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12277,683 +12277,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626852v1</w:t>
+                <w:t xml:space="preserve">hal-00626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale en moyennes fréquences - Journée GSAM SFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
+                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742110v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627519v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
+              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626969v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
+                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558490v1</w:t>
+                <w:t xml:space="preserve">hal-00558187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
+                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558187v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic description of the piano soundboard mechanical mobility</w:t>
               </w:r>
@@ -13214,217 +13214,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
+                <w:t xml:space="preserve">End conditions of piano strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lozada</w:t>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170222v1</w:t>
+                <w:t xml:space="preserve">hal-00558487v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End conditions of piano strings</w:t>
+                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+                <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558487v6</w:t>
+                <w:t xml:space="preserve">hal-00170222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'un modèle physique de cuivre pour la synthèse sonore : approche par modes propres orthogonaux (Proper Orthogonal Decomposition)</w:t>
               </w:r>
@@ -13871,51 +13871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit - 14ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13940,77 +13940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d’identification de chargements dynamiques à partir de mesures plein champ réalisées par déflectométrie optique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14420,51 +14420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCFBCABD"/>
+    <w:nsid w:val="644895C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14568,51 +14568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AAFCC2EC"/>
+    <w:nsid w:val="2637FE59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14802,51 +14802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>