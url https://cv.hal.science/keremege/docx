--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">215208408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=py4fVNUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-1319-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -267,103 +288,103 @@
         <w:rPr/>
         <w:t xml:space="preserve">Acoustique musicale, Mécanique des instruments de musique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vibrations non-linéaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes publications sont disponibles sur cette page HAL, ou sur :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Scholar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scopus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ScholarGPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Web of Science</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Haltools</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">N'hésitez pas à me contacter si vous êtes intéressés par ces thématiques ou bien si vous souhaitez plus de renseignements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kerem EgeMaître de Conférences (HDR),Laboratoire Vibrations Acoustique, INSA Lyonhttp://lva.insa-lyon.fr25 bis avenue Jean Capelle69621 Villeurbanne Cedex FRANCETel : +33 (0)4 72 43 63 93Bâtiment Joseph Jacquard (302) - 1er étage - Bureau 21Bkerem.ege@insa-lyon.frCentre Lyonnais d'Acoustique : http://celya.universite-lyon.fr/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -407,3061 +428,3061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for the estimation of Young’s moduli and structural loss factor of wood, applied to guitar soundboards made of Adirondack spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International wood products journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 17 (1), pp.28-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20426445251398902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 596, pp.118760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376938v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
+                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732200v1</w:t>
+                <w:t xml:space="preserve">hal-05376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex dynamic stiffness identification of panels using inverse methods based on optical deflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 619, pp.119373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365064v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 573, pp.118220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854850v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the shear modulus of a honeycomb sandwich panel from X-ray mapping of its core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.105-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/2684-6500.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: Application to a sandwich structured plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 535, pp.117052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique for laminated composite panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 490, pp.115692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental methodology to assess the dynamic equivalent stiffness properties of elliptical orthotropic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Segers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 495, pp.115897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the condensation of thick symmetric multilayer panels including dilatational motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthayasuriyan Arasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, pp.116078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural dynamics of laminated composite plates and sandwich structures; a new perspective on damping identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 474, pp.115256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 458, pp.177-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the apparent bending stiffness and damping of multilayer plates; modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 426, pp.129-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of plate material properties by means of a complex wavenumber fit using Hankel's functions and the image source method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 390, pp.257-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modal approach to piano soundboard vibroacoustic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (2), pp.690-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4974860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contact experimental assessment of apparent dynamic stiffness of constrained-layer damping sandwich plates in a broad frequency range using a Nd:YAG pump laser and a laser Doppler vibrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 395, pp.90-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmEdA vibro-acoustic modelling in the mid-frequency range including the effect of dissipative treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 393, pp.187-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (3), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253861v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (1), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310567v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of orthotropic plates ribbed in both directions: Application to stiffened rectangular wood panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4939706⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260373v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (2), pp.499-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustics of the piano soundboard: (Non)linearity and modal properties in the low- and mid-frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (5), pp.1288-1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical computation of nonlinear normal modes for reduced-order modelling of conservative vibratory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.520-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustics of the piano soundboard: Reduced models, mobility synthesis, and acoustical radiation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (18), pp.4261-4279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 325 (4-5), pp.852-869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3471,7684 +3492,7662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522239v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Institut Jean le Rond d'Alembert - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire LAMCOS équipe Dynamique et Contrôle des Structures (DCS) - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle - Perspectives pour l’identification des non-linéarités en dynamique et la modélisation de matériaux complexes non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de l'Institut Jean le Rond d'Alembert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de l'équipe DCS du LaMCoS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499116v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Corentin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chesné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3050652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163806v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design guidelines on piezoelectric transducers properties for multilayer structures hybrid damping: analytical predictions and experimental comparisons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064893v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173191v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Braule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163750v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872878v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Allois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693878v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682211v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682249v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927390v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical coupling optimization for a sandwich beam activation using piezoceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Grando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">InterNoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693428v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Saint-Gobain Research Paris - Modèles dynamiques équivalents de structures muticouches, interfaces complexes, et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires internes de Saint-Gobain Research Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891713v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674005v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455519v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces characterization in a multilayered structure by means of an equivalent dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.2887-2893, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire PIMM - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Procédés et Ingénierie en Mécanique et Matériaux (PIMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429855v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire MSME - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire CRASH-UdeS - Modèles dynamiques équivalents de structures complexes et caractérisations vibroacoustiques en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Modélisation et Simulation Multi Echelle (MSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche Acoustique-Signal-Humain de l'Université de Sherbrooke (CRASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429878v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960734v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960764v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848517v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des matériaux multicouches à interfaces complexes : modélisation et expérimentation du glissement d’interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847898v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848279v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière des Journées Jeunes Chercheurs en Acoustique Vibrations et Bruit (JJCAB2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behaviour of multilayered beam with imperfect interfaces: modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire LAUM - Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire d'Acoustique de l'Université du Mans (LAUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of mechanical properties of Adirondack spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics Week in Canada 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, St. John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique, acoustique et facture instrumentale du piano : vers le développement de tables d'harmonies en matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Pop'Sciences 2021 à Jazz à Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, Jul 2021, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent dynamic model of multilayered structures with imperfect interfaces: application to a three-layer plate with sliding interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Purdue University and Matelys, Mar 2021, West Lafayette (on line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural damping definitions of multilayered plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020-USD2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of equivalent plate models using wavenumber approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arasan Uthayasuriyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3327-3330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144435v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séminaire LMA - Modèles dynamiques équivalents et caractérisations vibroacoustiques de structures multicouches anisotropes en large bande fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique et d'Acoustique (LMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234062v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterisation of a honeycomb sandwich structure in a wide frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3313-3317, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAESSTRO: A sound synthesis framework for Computer-Aided Design of piano soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B. Roozen</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787704v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+                <w:t xml:space="preserve">hal-01790339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790341v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790339v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmEdA Vibro-Acoustic Modeling of a Trimmed Truck Cab in the Mid-Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-Acoustic Modeling of a Trimmed Truck Cabin in Low Frequency Range to Tackle the Challenge of Weight Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Acher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790340v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598986v1</w:t>
+                <w:t xml:space="preserve">hal-01585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585494v1</w:t>
+                <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621542v1</w:t>
+                <w:t xml:space="preserve">hal-01918170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - L'opus 102 de Stephen Paulello</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Paulello</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stephen Paulello présente l'opus 102 " Le piano de demain", Rencontres, Conférences, Concert, au Conservatoire de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918170v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustic Modelling of Piano Soundboards through Analytical Approaches in Frequency and Time Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th IMAC, A Conference and Exposition on Structural Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Garden Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54858-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581435v1</w:t>
+                <w:t xml:space="preserve">hal-01598986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314069v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
+              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316317v1</w:t>
+                <w:t xml:space="preserve">hal-01317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597900v1</w:t>
+                <w:t xml:space="preserve">hal-01597899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano - EuroPiano France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles 2016 EuroPiano France, “Les rencontres techniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317476v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the vibro-acoustic response of a truck cabin in low frequency range including the effect of the acoustic treatments; comparison with experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Automotive NVH Comfort International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597899v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des mécanismes vibro-acoustiques d’une table d’harmonie de piano par une approche analytique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Étude de sensibilité des paramètres de table d’harmonie de piano sur la synthese acoustique : résolution temporelle des equations couplées corde-table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016 - VISHNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.13-19</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316312v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
+              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217077v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
+              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217634v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219154v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation vibroacoustique en moyennes-fréquences d'une cabine de camion - Prise en compte de l'habillage (Projet CLIC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COROM "Dynamique des structures : recherche et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut FEMTO-ST / Département Mécanique appliquée, Mar 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217642v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bastiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215310v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Vibro-Acoustique d'une table d'harmonie de Piano droit – Comparaison Mesures / Modèle Analytique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217078v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibro-acoustique d’une cabine de camion : comparaison numérique/expérimentale en basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217640v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Vibroacoustique d’une Cabine de Camion en Moyenne Fréquence avec Prise en Compte des Habillages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217635v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic modeling of a trimmed truck cab in the mid frequency range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217633v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparisons between measured and predicted vibroacoustics characteristics of an upright piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
+              <w:t xml:space="preserve">Vienna Talk 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219128v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piano soundboard vibro-acoustic modeling through decomposition on the basis of orthotropic simply supported unribbed plate modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Novel architecture of MEMS microphone with piezoresistive nano gauges detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.48404</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217074v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel architecture of MEMS microphone that employs deflecting micro beams and piezoresistive nano gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lhermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.189-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of orthotropic ribbed plates' vibro-acoustics mechanisms: application to the piano soundboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.ISMA2014/40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode analytique pour la prédiction des mécanismes vibro-acoustiques des plaques orthotropes raidies de forme quelconques : application à la table d'harmonie de piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1093-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustique de la table d'harmonie du piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'Université Ouverte Lyon 1 et du Conservatoire National Supérieur Musique et Danse CNSMD de Lyon - Cycle de conférences : Le son et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid Frequency Vibroacoustic Modeling of an Innovative Lightweight Cab - Floor/Cavity Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of dissipative treatments in the mid-frequency domain using SmEdA method - Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1425-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823977v1</w:t>
+                <w:t xml:space="preserve">hal-00823973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New architecture of MEMS microphone for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble, ISCDG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
@@ -11180,2340 +11179,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich patch with thermoviscous fluid core, for increasing damping of panels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#17</w:t>
+              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823973v1</w:t>
+                <w:t xml:space="preserve">hal-00823986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
+                <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 2pEAa2., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823986v1</w:t>
+                <w:t xml:space="preserve">hal-00823979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823979v1</w:t>
+                <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
+              <w:t xml:space="preserve">Waves 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823971v1</w:t>
+                <w:t xml:space="preserve">hal-00817740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration model of piano soundboards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817740v1</w:t>
+                <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741129v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimations of non-linearities in structural vibrations of string musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.905</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 470], 1211-1216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740677v5</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of a Piezoelectrically Actuated MEMS Digital Loudspeaker</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental estimations of viscoelastic properties of multilayer damped plates in broad-band frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Boncompagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Solid-State Transducers, EUROSENSOR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InterNoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903735v1</w:t>
+                <w:t xml:space="preserve">hal-00740677v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the vibroacoustical characteristics of different pianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Paulello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.[N° 522], 2743-2748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.3109-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626969v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale en moyennes fréquences - Journée GSAM SFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local synthetic descriptions of the piano soundboard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.473-478</w:t>
+              <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626852v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire d'une table d'harmonie de piano en basses et moyennes fréquences - Journée GSAM SFA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Méthodes haute-résolution appliquées aux signaux audiofréquences et vibro-acoustiques" organisée par le GSAM de la SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742110v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627519v1</w:t>
+                <w:t xml:space="preserve">hal-00626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558187v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de la table d'harmonie du violon par un sandwich balsa/fibre de lin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibrational and acoustical characteristics of the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMAC - Matériaux composites renforcés par des fibres végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558490v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic description of the piano soundboard mechanical mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Music Acoustics, ISMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse modale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3062, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2932803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End conditions of piano strings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558487v6</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation modale haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">End conditions of piano strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Lozada</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain. pp.2-P2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170222v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558487v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'un modèle physique de cuivre pour la synthèse sonore : approche par modes propres orthogonaux (Proper Orthogonal Decomposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique, CFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.869-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13523,91 +13544,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations vibroacoustiques et modèles dynamiques équivalents de structures complexes en large bande fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon I, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03494296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13617,100 +13638,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table d'harmonie du piano - Études modales en basses et moyennes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Polytechnique X, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00460783v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13720,95 +13741,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des conditions aux limites des cordes du piano - Rapport de stage Master Recherche M2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] École Nationale Supérieure de Techniques Avancées (ENSTA) - Unité de Mécanique (UME). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13818,245 +13839,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit - 14ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d’identification de chargements dynamiques à partir de mesures plein champ réalisées par déflectométrie optique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs/Chercheuses en Acoustique vibrations et Bruit 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14066,293 +14087,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications école d'hiver 2025 GDR ARCHI-META - DN METACMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hiver GDR ARCHI META - DN METACMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications journées d'automne 2024 GDR ARCHI-META</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'automne GDR ARCHI META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d’Ascq, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14420,51 +14441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="644895C3"/>
+    <w:nsid w:val="6169BBB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14568,51 +14589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2637FE59"/>
+    <w:nsid w:val="5541819A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14802,51 +14823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/keremege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6448-6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14795410X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215208408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1319-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=py4fVNUAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57208993241" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholargps.com/scholars/14394489466212/kerem-ege" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/A-1319-2017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=keremege&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_identifiant=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanvoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20426445251398902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthayasuriyan Arasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tr&#233;visan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4939706" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413250v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Saunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050652" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Garot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arasan Uthayasuriyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0932" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1506" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Acher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1549" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paulello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54858-6_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastiat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lhermet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740677v5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boncompagne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626852v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcadet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00477701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932803" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170222v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558487v6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093621v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03494296v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460783v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154695v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>