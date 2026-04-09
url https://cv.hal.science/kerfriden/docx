--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -498,1027 +498,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Finite Element Method Integrating a Plurigaussian Random Field Generator for Multi-scale Modelling of Solute Transport in Concrete</w:t>
+                <w:t xml:space="preserve">Representation of three-dimensional unsaturated flow in heterogeneous soil through tractable Gaussian random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan John Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brubeck Lee Freeman</w:t>
+                <w:t xml:space="preserve">Peter John Cleall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter John Cleall</w:t>
+                <w:t xml:space="preserve">Anthony Jefferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jefferson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Paul Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148 (1), pp.95-121. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-01930-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528228v1</w:t>
+                <w:t xml:space="preserve">hal-04528225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized isogeometric boundary element method for uncertainty analysis of time-harmonic wave propagation in infinite domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-boundary error reduction with an optimized weighted Dirichlet–Neumann boundary condition for stochastic PDE-based Gaussian random field generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan John Ricketts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter John Cleall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leilei Chen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Jefferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.030⟩</w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.3821-3833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-023-01819-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956520v1</w:t>
+                <w:t xml:space="preserve">hal-04528224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-boundary error reduction with an optimized weighted Dirichlet–Neumann boundary condition for stochastic PDE-based Gaussian random field generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter John Cleall</w:t>
+                <w:t xml:space="preserve">Generalized isogeometric boundary element method for uncertainty analysis of time-harmonic wave propagation in infinite domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haojie Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Jefferson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhaowei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-023-01819-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.360-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528224v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of three-dimensional unsaturated flow in heterogeneous soil through tractable Gaussian random fields</w:t>
+                <w:t xml:space="preserve">A Statistical Finite Element Method Integrating a Plurigaussian Random Field Generator for Multi-scale Modelling of Solute Transport in Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan John Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brubeck Lee Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter John Cleall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter John Cleall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Jefferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (1), pp.95-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-01930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528225v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based simulations of pulsed laser ablation using an embedded finite element method</w:t>
+                <w:t xml:space="preserve">NURBS-based surface generation from 3D images: spectral construction and data-driven model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyuanchen Liu</w:t>
+                <w:t xml:space="preserve">Antoine Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.1856-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcde/qwad082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955948v1</w:t>
+                <w:t xml:space="preserve">hal-04528226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NURBS-based surface generation from 3D images: spectral construction and data-driven model selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based simulations of pulsed laser ablation using an embedded finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyuanchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perney</w:t>
+                <w:t xml:space="preserve">Junqin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.1856-1867. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.123843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcde/qwad082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528226v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing materials’ microstructure diversity using transfer learning</w:t>
+                <w:t xml:space="preserve">Concurrent multiscale analysis without meshing: Microscale representation with CutFEM and micro/macro model blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurèle Goetz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mikaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00703-z⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 393, pp.114807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642883v1</w:t>
+                <w:t xml:space="preserve">hal-04102146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent multiscale analysis without meshing: Microscale representation with CutFEM and micro/macro model blending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing materials’ microstructure diversity using transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Riza Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mikaeili</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominik Britz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 393, pp.114807. </w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00703-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102146v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian multiscale CNN framework to predict local stress fields in structures with microscale features</w:t>
               </w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Krokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Bui Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,265 +1628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic data assimilation framework to reconstruct finite element error fields from sparse error estimates: Application to sub‐modeling</w:t>
+                <w:t xml:space="preserve">Strain localization analysis in materials containing randomly distributed voids: Competition between extension and shear failure modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Paul Rouse</w:t>
+                <w:t xml:space="preserve">Clément Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7090⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.104933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955941v1</w:t>
+                <w:t xml:space="preserve">hal-03629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis in materials containing randomly distributed voids: Competition between extension and shear failure modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic data assimilation framework to reconstruct finite element error fields from sparse error estimates: Application to sub‐modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+                <w:t xml:space="preserve">James Paul Rouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.104933. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (23), pp.5826-5853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.7090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629342v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Isogeometric analysis for transient dynamics: Space–time refinement based on hierarchical a-posteriori error estimations</w:t>
               </w:r>
@@ -1970,533 +1970,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact modeling from images using cut finite element solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">Goal oriented error estimation in multi-scale shell element finite element problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bonney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenny Erleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00197-2⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00189-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507472v1</w:t>
+                <w:t xml:space="preserve">hal-03507423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly construction of surrogate constitutive models for concurrent multiscale mechanical analysis through probabilistic machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.B.C.M. Rocha</w:t>
+                <w:t xml:space="preserve">Contact modeling from images using cut finite element solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. van Der Meer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faezeh Moshfeghifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sune Darkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Erleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcpx.2020.100083⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00197-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507464v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatised quality assessment in additive layer manufacturing using layer-by-layer surface measurements and deep learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-the-fly construction of surrogate constitutive models for concurrent multiscale mechanical analysis through probabilistic machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ze Ji</w:t>
+                <w:t xml:space="preserve">I.B.C.M. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.P. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.342-347. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.100083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcpx.2020.100083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507454v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal oriented error estimation in multi-scale shell element finite element problems</w:t>
+                <w:t xml:space="preserve">Automatised quality assessment in additive layer manufacturing using layer-by-layer surface measurements and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Bonney</w:t>
+                <w:t xml:space="preserve">Léopold Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Evans</w:t>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rouse</w:t>
+                <w:t xml:space="preserve">Ze Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Daniel Gage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.342-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00189-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507423v1</w:t>
+                <w:t xml:space="preserve">hal-03507454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Data Assimilation in Welding Operations Using Thermal Imaging and Accelerated High-Fidelity Digital Twinning</w:t>
               </w:r>
@@ -2599,90 +2599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture of materials with randomly distributed voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,965 +2727,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B.C.M. B C M Rocha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
+                <w:t xml:space="preserve">Iulia Mihai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539783v1</w:t>
+                <w:t xml:space="preserve">hal-02529651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.2586-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540168v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
+                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iulia Mihai</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529651v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ze Ji</w:t>
+                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507504v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B.C.M. B C M Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Kundu</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.103995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507515v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+                <w:t xml:space="preserve">Anthony Surleraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539789v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059066v1</w:t>
+                <w:t xml:space="preserve">hal-02059036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059036v1</w:t>
+                <w:t xml:space="preserve">hal-02059066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part III: XFEM computer implementation and applications</w:t>
+                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part-II: Discrete solution with XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danas Sutula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
@@ -3707,323 +3707,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 191, pp.257-276. </w:t>
+              <w:t xml:space="preserve">, 2018, 191, pp.225-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058978v1</w:t>
+                <w:t xml:space="preserve">hal-02058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and optimally convergent LaTIn-CutFEM algorithm for multiple unilateral contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">Adaptive Isogeometric analysis for plate vibrations: An efficient approach of local refinement based on hierarchical a posteriori error estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Anitescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5694⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.251-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059001v1</w:t>
+                <w:t xml:space="preserve">hal-02058972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Isogeometric analysis for plate vibrations: An efficient approach of local refinement based on hierarchical a posteriori error estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
+                <w:t xml:space="preserve">A stable and optimally convergent LaTIn-CutFEM algorithm for multiple unilateral contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 342, pp.251-286. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (6), pp.938-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058972v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part-II: Discrete solution with XFEM</w:t>
+                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part III: XFEM computer implementation and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danas Sutula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
@@ -4045,121 +4045,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 191, pp.225-256. </w:t>
+              <w:t xml:space="preserve">, 2018, 191, pp.257-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058982v1</w:t>
+                <w:t xml:space="preserve">hal-02058978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CutFEM method for Stefan-Signorini problems with application in pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,412 +4317,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatised selection of load paths to construct reduced-order models in computational damage micromechanics: from dissipation-driven random selection to Bayesian optimization</w:t>
+                <w:t xml:space="preserve">A fast, certified and &amp;quot;tuning-free&amp;quot; two-field reduced basis method for the metamodelling of parametrised elasticity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goury</w:t>
+                <w:t xml:space="preserve">Chi Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amsallem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 298, pp.121-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302831v1</w:t>
+                <w:t xml:space="preserve">hal-01087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatised selection of load paths to construct reduced-order models in computational damage micromechanics: from dissipation-driven random selection to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (2), pp.213-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-016-1290-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast, certified and &amp;quot;tuning-free&amp;quot; two-field reduced basis method for the metamodelling of parametrised elasticity problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatised selection of load paths to construct reduced-order models in computational damage micromechanics: from dissipation-driven random selection to Bayesian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Kerfriden</w:t>
+                <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
+                <w:t xml:space="preserve">Wing Kam Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (2), pp.213-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1290-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087340v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, certified and &amp;quot; tuning free &amp;quot; two-field reduced basis method for the metamodelling of affinely-parametrised elasticity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10.1016/j.cma.2015.08.016, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4741,334 +4741,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time simulation of contact and cutting of heterogeneous soft-tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certification of projection-based reduced order modelling in computational homogenisation by the constitutive relation error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (6), pp.395-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097108v1</w:t>
+                <w:t xml:space="preserve">hal-00780840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of projection-based reduced order modelling in computational homogenisation by the constitutive relation error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time simulation of contact and cutting of heterogeneous soft-tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (6), pp.395-422. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.394-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780840v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partitioned model order reduction approach to rationalise computational expenses in nonlinear fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 256, pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (2), pp.154-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5317,343 +5317,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (5-8), pp.850-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537803v1</w:t>
+                <w:t xml:space="preserve">hal-00537900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.271-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537900v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
+                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (11), pp.1518-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537909v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale domain decomposition method for the 3D analysis of debonding in laminates</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization of Mechanical Specimens for Complex Material Model Identification Using CutFEM and Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,809 +5890,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina El Bachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hilal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Hendili</w:t>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823015v1</w:t>
+                <w:t xml:space="preserve">hal-04610914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">esaform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1817-1826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610914v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle macroscopique de plasticité par avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Han</w:t>
+                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esaform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862993v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610882v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611057v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Neuber-type Finite Element simulator to calibrate a multi-mechanism HCF model of alloys with process-induced pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuri Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6851,51 +6851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,90 +6946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coalescence multi-fidélité par cokrigeage entre simulations sur microstructures aléatoires et cellules unitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7179,90 +7179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture through numerical homogenization of materials with a random population of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7304,90 +7304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ductility model based on random microstructure simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7429,90 +7429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strategies to account for X-ray-tomography-identified pores in the simulation of ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul CutFEM 1D-3D pour la prédiction efficace du comportement des matériaux composites à renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7649,51 +7649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable cut finite element method for multiple unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th UKACM Conference on Computational Mechanics (UKACM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7839,64 +7839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Paladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Mechanics (CM13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Durham, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8055,64 +8055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8153,122 +8153,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
+              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437258v1</w:t>
+                <w:t xml:space="preserve">hal-01224391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
               </w:r>
@@ -8343,122 +8343,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224391v1</w:t>
+                <w:t xml:space="preserve">hal-00437258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
               </w:r>
@@ -8761,77 +8761,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-mechanism model for fast characterization of high cycle fatigue of alloys in the presence of process-induced pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8869,77 +8869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Neuber-type finite element simulator to enable deep-learning-based fatigue life predictions from thermographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,90 +8977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la rupture ductile par homogénéisation numérique de matériaux avec une répartition aléatoire de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9291,77 +9291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9480,64 +9480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally equilibrated stress recovery for goal oriented error estimation in the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Andrés González Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9862,64 +9862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10209,51 +10209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>