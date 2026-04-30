--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
+                <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Han</w:t>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ae2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357875v1</w:t>
+                <w:t xml:space="preserve">hal-05405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
+                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+                <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.015011. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/ae2284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405955v1</w:t>
+                <w:t xml:space="preserve">hal-05357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-discontinuous elasto-plasticity formalism to simulate instantaneous plastic flow bursts</w:t>
               </w:r>
@@ -628,702 +628,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-boundary error reduction with an optimized weighted Dirichlet–Neumann boundary condition for stochastic PDE-based Gaussian random field generators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized isogeometric boundary element method for uncertainty analysis of time-harmonic wave propagation in infinite domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Jefferson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leilei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haojie Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaowei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-023-01819-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.360-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528224v1</w:t>
+                <w:t xml:space="preserve">hal-03956520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized isogeometric boundary element method for uncertainty analysis of time-harmonic wave propagation in infinite domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shengze Li</w:t>
+                <w:t xml:space="preserve">A Statistical Finite Element Method Integrating a Plurigaussian Random Field Generator for Multi-scale Modelling of Solute Transport in Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan John Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaowei Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brubeck Lee Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter John Cleall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jefferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114, pp.360-378. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (1), pp.95-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-01930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956520v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Finite Element Method Integrating a Plurigaussian Random Field Generator for Multi-scale Modelling of Solute Transport in Concrete</w:t>
+                <w:t xml:space="preserve">Near-boundary error reduction with an optimized weighted Dirichlet–Neumann boundary condition for stochastic PDE-based Gaussian random field generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan John Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter John Cleall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brubeck Lee Freeman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Jefferson</w:t>
+                <w:t xml:space="preserve">Tony Jefferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148 (1), pp.95-121. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.3821-3833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-01930-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-023-01819-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528228v1</w:t>
+                <w:t xml:space="preserve">hal-04528224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NURBS-based surface generation from 3D images: spectral construction and data-driven model selection</w:t>
+                <w:t xml:space="preserve">Model-based simulations of pulsed laser ablation using an embedded finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perney</w:t>
+                <w:t xml:space="preserve">Yangyuanchen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jcde/qwad082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.123843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528226v1</w:t>
+                <w:t xml:space="preserve">hal-03955948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based simulations of pulsed laser ablation using an embedded finite element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">NURBS-based surface generation from 3D images: spectral construction and data-driven model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 204, pp.123843. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.1856-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcde/qwad082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955948v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent multiscale analysis without meshing: Microscale representation with CutFEM and micro/macro model blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mikaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Krokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Bui Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,265 +1628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis in materials containing randomly distributed voids: Competition between extension and shear failure modes</w:t>
+                <w:t xml:space="preserve">A probabilistic data assimilation framework to reconstruct finite element error fields from sparse error estimates: Application to sub‐modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cadet</w:t>
+                <w:t xml:space="preserve">James Paul Rouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104933⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (23), pp.5826-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629342v1</w:t>
+                <w:t xml:space="preserve">hal-03955941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic data assimilation framework to reconstruct finite element error fields from sparse error estimates: Application to sub‐modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localization analysis in materials containing randomly distributed voids: Competition between extension and shear failure modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Paul Rouse</w:t>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123 (23), pp.5826-5853. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.104933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955941v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Isogeometric analysis for transient dynamics: Space–time refinement based on hierarchical a-posteriori error estimations</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact modeling from images using cut finite element solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,90 +2599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture of materials with randomly distributed voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,941 +2727,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B.C.M. B C M Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iulia Mihai</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.103995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529651v2</w:t>
+                <w:t xml:space="preserve">hal-02539783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ze Ji</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Surleraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507504v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
+                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Kundu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Mihai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507515v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.2586-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539789v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539783v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
+                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Surleraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540168v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059036v1</w:t>
+                <w:t xml:space="preserve">hal-02059066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059066v1</w:t>
+                <w:t xml:space="preserve">hal-02059036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part-II: Discrete solution with XFEM</w:t>
               </w:r>
@@ -3888,278 +3888,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and optimally convergent LaTIn-CutFEM algorithm for multiple unilateral contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part III: XFEM computer implementation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danas Sutula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonie van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (6), pp.938-966. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.257-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059001v1</w:t>
+                <w:t xml:space="preserve">hal-02058978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part III: XFEM computer implementation and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danas Sutula</w:t>
+                <w:t xml:space="preserve">A stable and optimally convergent LaTIn-CutFEM algorithm for multiple unilateral contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 191, pp.257-276. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (6), pp.938-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058978v1</w:t>
+                <w:t xml:space="preserve">hal-02059001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CutFEM method for Stefan-Signorini problems with application in pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,242 +4431,242 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatised selection of load paths to construct reduced-order models in computational damage micromechanics: from dissipation-driven random selection to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Kam Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (2), pp.213-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-016-1290-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994923v1</w:t>
+                <w:t xml:space="preserve">hal-01302831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatised selection of load paths to construct reduced-order models in computational damage micromechanics: from dissipation-driven random selection to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (2), pp.213-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-016-1290-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302831v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, certified and &amp;quot; tuning free &amp;quot; two-field reduced basis method for the metamodelling of affinely-parametrised elasticity problems</w:t>
               </w:r>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (6), pp.395-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5317,343 +5317,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (11), pp.1518-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537900v1</w:t>
+                <w:t xml:space="preserve">hal-00537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (5-8), pp.850-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537909v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
+                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.271-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00537803v1</w:t>
+                <w:t xml:space="preserve">hal-00537909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale domain decomposition method for the 3D analysis of debonding in laminates</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization of Mechanical Specimens for Complex Material Model Identification Using CutFEM and Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,809 +5890,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">Sami Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610914v1</w:t>
+                <w:t xml:space="preserve">hal-04823015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Han</w:t>
+                <w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina El Bachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esaform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862993v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle macroscopique de plasticité par avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">esaform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1817-1826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610882v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611057v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Hendili</w:t>
+                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823015v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Neuber-type Finite Element simulator to calibrate a multi-mechanism HCF model of alloys with process-induced pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6825,77 +6825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode mixte IA/&amp;quot;Inherent Strain&amp;quot; pour prédire les déformations en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,90 +6946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coalescence multi-fidélité par cokrigeage entre simulations sur microstructures aléatoires et cellules unitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7179,90 +7179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture through numerical homogenization of materials with a random population of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7304,90 +7304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ductility model based on random microstructure simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7429,90 +7429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strategies to account for X-ray-tomography-identified pores in the simulation of ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul CutFEM 1D-3D pour la prédiction efficace du comportement des matériaux composites à renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7649,51 +7649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable cut finite element method for multiple unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th UKACM Conference on Computational Mechanics (UKACM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Paladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Mechanics (CM13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Durham, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8055,64 +8055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8153,312 +8153,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224391v1</w:t>
+                <w:t xml:space="preserve">hal-00437258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224392v1</w:t>
+                <w:t xml:space="preserve">hal-01224391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
+              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437258v1</w:t>
+                <w:t xml:space="preserve">hal-01224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
               </w:r>
@@ -8761,77 +8761,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-mechanism model for fast characterization of high cycle fatigue of alloys in the presence of process-induced pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8869,77 +8869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Neuber-type finite element simulator to enable deep-learning-based fatigue life predictions from thermographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,90 +8977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la rupture ductile par homogénéisation numérique de matériaux avec une répartition aléatoire de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9291,77 +9291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Andrés González Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10209,51 +10209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>