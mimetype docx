--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2727,1244 +2727,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B.C.M. B C M Rocha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
+                <w:t xml:space="preserve">Iulia Mihai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539783v1</w:t>
+                <w:t xml:space="preserve">hal-02529651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.2586-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540168v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-dimensional CutFEM methodology for the simulation of fibre-reinforced composites</w:t>
+                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iulia Mihai</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00154-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529651v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-enabled feedback loops for metal powder bed fusion additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ze Ji</w:t>
+                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bonilla-Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.314⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507504v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOAL-ORIENTED MODEL ADAPTIVITY IN STOCHASTIC ELASTODYNAMICS: SIMULTANEOUS CONTROL OF DISCRETIZATION, SURROGATE MODEL AND SAMPLING ERRORS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Reverse Modeling Approach for Rapid Tool Shape Optimization in Die-Sinking Micro Electro Discharge Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Surleraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mihai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kundu</w:t>
+                <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507515v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented model adaptivity in stochastic elastodynamics: simultaneous control of discretisation, surrogate model and sampling errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+                <w:t xml:space="preserve">Micromechanics-based surrogate models for the response of composites: A critical comparison between a classical mesoscale constitutive model, hyper-reduction and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B.C.M. B C M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. P van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031735⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.103995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.103995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539789v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059066v1</w:t>
+                <w:t xml:space="preserve">hal-02059036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in Bayesian Inverse Finite Element Problems: Learning and Simultaneous Control of Discretisation and Sampling Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CutFEM method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.642. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 348, pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12040642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059036v1</w:t>
+                <w:t xml:space="preserve">hal-02059066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part-II: Discrete solution with XFEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Isogeometric analysis for plate vibrations: An efficient approach of local refinement based on hierarchical a posteriori error estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danas Sutula</w:t>
+                <w:t xml:space="preserve">Cosmin Anitescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.029⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.251-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058982v1</w:t>
+                <w:t xml:space="preserve">hal-02058972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Isogeometric analysis for plate vibrations: An efficient approach of local refinement based on hierarchical a posteriori error estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part-II: Discrete solution with XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+                <w:t xml:space="preserve">Danas Sutula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Tonie van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 342, pp.251-286. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.225-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058972v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part III: XFEM computer implementation and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danas Sutula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonie van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CutFEM method for Stefan-Signorini problems with application in pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,77 +4206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum energy multiple crack propagation. Part I: Theory and state of the art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danas Sutula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonie van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane P.A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,343 +5317,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (5-8), pp.850-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537803v1</w:t>
+                <w:t xml:space="preserve">hal-00537900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.271-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537900v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
+                <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (11), pp.1518-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537909v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale domain decomposition method for the 3D analysis of debonding in laminates</w:t>
               </w:r>
@@ -5735,561 +5735,561 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization of Mechanical Specimens for Complex Material Model Identification Using CutFEM and Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Mechanical Modelling of the Internal Anal Sphincter under Tensile Loading for Birth-Injury Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina El Bachari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanne Claus</w:t>
+                <w:t xml:space="preserve">Chloé Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Rannou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Kerfriden</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCSMO16-World Congress of Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Euromech 670 - Breaking Barriers in Soft Tissue Research: Collaborative Insights and Future Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120995v1</w:t>
+                <w:t xml:space="preserve">hal-05618305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape Optimization of Mechanical Specimens for Complex Material Model Identification Using CutFEM and Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Hendili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Amina El Bachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">WCSMO16-World Congress of Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823015v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle macroscopique de plasticité par avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lamari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6338,1011 +6338,1007 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">esaform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1817-1826, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610882v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+                <w:t xml:space="preserve">A multi-scale model for fast HCF characterization of alloys in the presence of process-induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611057v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast Neuber-type Finite Element simulator to calibrate a multi-mechanism HCF model of alloys with process-induced pores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Simulation thermo-mécanique du procédé de fabrication additive par dépôt fil WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2022+1 - 13th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420369v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des éléments finis bayésienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast Neuber-type Finite Element simulator to calibrate a multi-mechanism HCF model of alloys with process-induced pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Rouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Fatigue 2022+1 - 13th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719275v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mixte IA/&amp;quot;Inherent Strain&amp;quot; pour prédire les déformations en fabrication additive</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des éléments finis bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuri Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717730v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de coalescence multi-fidélité par cokrigeage entre simulations sur microstructures aléatoires et cellules unitaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Une méthode mixte IA/&amp;quot;Inherent Strain&amp;quot; pour prédire les déformations en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718338v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Klebi</w:t>
+                <w:t xml:space="preserve">Modèle de coalescence multi-fidélité par cokrigeage entre simulations sur microstructures aléatoires et cellules unitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797613v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture through numerical homogenization of materials with a random population of defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Klebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (e-congress), France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482045v1</w:t>
+                <w:t xml:space="preserve">hal-03797613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective ductility model based on random microstructure simulations</w:t>
+                <w:t xml:space="preserve">Ductile fracture through numerical homogenization of materials with a random population of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
@@ -7377,97 +7373,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano (virtual), Italy</w:t>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (e-congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510920v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of strategies to account for X-ray-tomography-identified pores in the simulation of ductile fracture</w:t>
+                <w:t xml:space="preserve">Effective ductility model based on random microstructure simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
@@ -7502,789 +7498,819 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510947v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de calcul CutFEM 1D-3D pour la prédiction efficace du comportement des matériaux composites à renforts fibreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of strategies to account for X-ray-tomography-identified pores in the simulation of ductile fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824601v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable cut finite element method for multiple unilateral contact</w:t>
+                <w:t xml:space="preserve">Une méthode de calcul CutFEM 1D-3D pour la prédiction efficace du comportement des matériaux composites à renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th UKACM Conference on Computational Mechanics (UKACM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494066v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An error bounding technique for the certification of Galerkin-POD surrogates</w:t>
+                <w:t xml:space="preserve">A stable cut finite element method for multiple unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Bordas</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">25th UKACM Conference on Computational Mechanics (UKACM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722104v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimation for POD-based reduced order modelling with application in homogenisation</w:t>
+                <w:t xml:space="preserve">An error bounding technique for the certification of Galerkin-POD surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Mechanics (CM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Durham, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760660v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
+                <w:t xml:space="preserve">A posteriori error estimation for POD-based reduced order modelling with application in homogenisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bordas</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Paladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Mechanics (CM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Durham, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592674v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-based model order reduction for the simulation of strong nonlinear evolutions in structures: application to damage propagation</w:t>
+                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM/APCOM 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537929v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
+                <w:t xml:space="preserve">POD-based model order reduction for the simulation of strong nonlinear evolutions in structures: application to damage propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCM/APCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/10/1/012165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437258v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8313,73 +8339,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8408,263 +8434,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
+                <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344789v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multiscale simulation of delamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344794v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards multiscale simulation of delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments of a multiscale strategy for crack propagation and delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8693,51 +8814,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 2007- IX International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8747,51 +8868,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-mechanism model for fast characterization of high cycle fatigue of alloys in the presence of process-induced pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8833,73 +8954,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été MEALOR II - Mécanique de l'Endommagement et Approche LOcale de la Rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Neuber-type finite element simulator to enable deep-learning-based fatigue life predictions from thermographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8941,73 +9062,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2023 - Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la rupture ductile par homogénéisation numérique de matériaux avec une répartition aléatoire de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9066,51 +9187,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat. Contraintes résiduelles : de nouveaux outils pour de nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9120,51 +9241,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multiscale computational strategies for delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9197,51 +9318,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René de Borst and Ekkehard Ramm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Methods in Computational Mechanics -- Progress and Accomplishments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.261-279, 2011, Lecture Notes in Applied and Computational Mechanics (55)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9251,91 +9372,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictor-corrector scheme for approximating signed distances using finite element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Bachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,319 +9464,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic hierarchical sub-modelling approach through a posteriori Bayesian state estimation of finite element error fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Rouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally equilibrated stress recovery for goal oriented error estimation in the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Andrés González Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh adaptivity driven by goal-oriented locally equilibrated superconvergent patch recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Andrés González Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9667,100 +9788,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731876v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical extraction of process zones and representative subspaces in fracture of random composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,51 +9889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9822,65 +9943,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitsche's method method for mixed dimensional analysis: conforming and non-conforming continuum-beam and continuum-plate coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9901,51 +10022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9955,114 +10076,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de décomposition de domaine à trois échelles pour la simulation du délaminage dans les stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00422230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10209,51 +10330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan John Ricketts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter John Cleall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jefferson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lyons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Lian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubeck Lee Freeman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01930-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jefferson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-023-01819-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyuanchen Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwad082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mikaeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Riza Durmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Krokos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bui Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02112-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Rouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03629342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rouse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00189-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Moshfeghifar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Darkner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Erleben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00197-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00562-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529651v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mihai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00154-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonilla-Villalba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kundu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kundu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Surleraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bigot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045956" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B.C.M. B C M Rocha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. P van Der Meer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.103995" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Anitescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie van Dam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1185697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amsallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1290-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4588" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hilal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Rocha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Sami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodenas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Paladim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03024143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462530v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rouse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850711v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Andr&#233;s Gonz&#225;lez Estrada" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731876v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. R&#243;denas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Schmidt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>