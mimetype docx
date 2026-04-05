--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -460,403 +460,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding and De-linking Agency in Dionne Brand’s A Map to the Door of No Return</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.78-94</w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567210v1</w:t>
+                <w:t xml:space="preserve">hal-02443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failing to Place Confrontation: The Car as “Void” in Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (2), pp.61-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unfolding and De-linking Agency in Dionne Brand’s A Map to the Door of No Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.78-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443112v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saving Bodies&amp;quot; - Performance in Crossing the River</w:t>
+                <w:t xml:space="preserve">Decontextualizing Caryl Phillips’s Crossing the River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (3), pp.259-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.693.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148834v1</w:t>
+                <w:t xml:space="preserve">hal-03524904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontextualizing Caryl Phillips’s Crossing the River</w:t>
+                <w:t xml:space="preserve">Saving Bodies&amp;quot; - Performance in Crossing the River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Anglaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traversée d'une oeuvre : Crossing the River de Caryl Phillips, 32 (1), pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etan.693.0259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03524904v1</w:t>
+                <w:t xml:space="preserve">hal-03148834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,51 +2323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159p2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.10401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.693.0259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oaq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04061831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.aurel.2020.01.0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159p2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.10401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourcade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.693.0259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oaq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04061831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.aurel.2020.01.0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>