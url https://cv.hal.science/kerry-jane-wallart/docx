--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -460,256 +460,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failing to Place Confrontation: The Car as “Void” in Jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443112v1</w:t>
+                <w:t xml:space="preserve">hal-04567275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failing to Place Confrontation: The Car as “Void” in Jump</w:t>
+                <w:t xml:space="preserve">Unfolding and De-linking Agency in Dionne Brand’s A Map to the Door of No Return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.78-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567275v1</w:t>
+                <w:t xml:space="preserve">hal-04567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding and De-linking Agency in Dionne Brand’s A Map to the Door of No Return</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.78-94</w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567210v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontextualizing Caryl Phillips’s Crossing the River</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Jane Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,51 +2323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159p2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.10401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourcade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.693.0259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oaq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04061831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.aurel.2020.01.0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159p2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.10401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.693.0259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oaq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04061831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Kekeh-Dika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.aurel.2020.01.0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>