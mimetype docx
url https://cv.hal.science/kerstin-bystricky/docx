--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1611,51 +1611,51 @@
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052706v1</w:t>
+                <w:t xml:space="preserve">hal-04688893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent Tagged Vaccinia Virus Genome Allows Rapid and Efficient Measurement of Oncolytic Potential and Discovery of Oncolytic Modulators</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688893v1</w:t>
+                <w:t xml:space="preserve">hal-03052706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107782v1</w:t>
+                <w:t xml:space="preserve">hal-03026386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026386v1</w:t>
+                <w:t xml:space="preserve">hal-03107782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t>
               </w:r>
@@ -3996,503 +3996,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of estrogen-responsive genes does not require their nuclear co-localization.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle and anti-estrogen effects synergize to regulate cell proliferation and ER target gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000922⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e11011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611864v1</w:t>
+                <w:t xml:space="preserve">hal-00611855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle and anti-estrogen effects synergize to regulate cell proliferation and ER target gene expression.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611855v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligands specify estrogen receptor alpha nuclear localization and degradation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kocanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahta Mazaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2121-11-98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Médina</w:t>
+                <w:t xml:space="preserve">Activation of estrogen-responsive genes does not require their nuclear co-localization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kocanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehrish Rafique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Genovese</w:t>
+                <w:t xml:space="preserve">Shelagh Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+                <w:t xml:space="preserve">Elad Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519166v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of histone modifications and variants in regulating gene expression in breast cancer.</w:t>
               </w:r>
@@ -4575,248 +4575,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome duality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Kocanova</w:t>
+                <w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean L Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-5-308⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611769v1</w:t>
+                <w:t xml:space="preserve">hal-00493311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susu He</w:t>
+                <w:t xml:space="preserve">Genome duality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kocanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean L Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (5), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-5-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493311v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast silent mating type loci form heterochromatic clusters through silencer protein-dependent long-range interactions.</w:t>
               </w:r>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>