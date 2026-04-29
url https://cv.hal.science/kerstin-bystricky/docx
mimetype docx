--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -701,425 +701,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of the Histone Variant MacroH2A1 to the Pericentric Region Occurs upon Chromatin Relaxation and Is Responsible for Major Satellite Transcriptional Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Recoules</w:t>
+                <w:t xml:space="preserve">Enhancer-driven local 3D chromatin domain folding modulates transcription in human mammary tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kocanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tanguy Le Gac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+                <w:t xml:space="preserve">Isabelle Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Lavigne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Betul Akgol Oksuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Baú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12172175⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.e202302154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202302154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260867v1</w:t>
+                <w:t xml:space="preserve">hal-04688595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancer-driven 3D chromatin domain folding modulates transcription in human mammary tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kocanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betul Akgol Oksuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Baú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.e202302154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202302154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancer-driven local 3D chromatin domain folding modulates transcription in human mammary tumor cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Betul Akgol Oksuz</w:t>
+                <w:t xml:space="preserve">Recruitment of the Histone Variant MacroH2A1 to the Pericentric Region Occurs upon Chromatin Relaxation and Is Responsible for Major Satellite Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Baú</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Tanguy Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Moutahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202302154⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (17), pp.2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12172175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688595v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone variant macroH2A1.1 regulates RNA polymerase II-paused genes within defined chromatin interaction landscapes</w:t>
               </w:r>
@@ -1233,295 +1233,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise measurements of chromatin diffusion dynamics by modeling using Gaussian processes</w:t>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Oliveira</w:t>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Oravecz</w:t>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kobi</w:t>
+                <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Maroquenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26466-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709399v1</w:t>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise measurements of chromatin diffusion dynamics by modeling using Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Guilherme Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
+                <w:t xml:space="preserve">Attila Oravecz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
+                <w:t xml:space="preserve">Dominique Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Manon Maroquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313521v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -3109,477 +3109,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC inhibition does not induce estrogen receptor in human triple-negative breast cancer cell lines and patient-derived xenografts</w:t>
+                <w:t xml:space="preserve">Differential Chromosome Conformations as Hallmarks of Cellular Identity Revealed by Mathematical Polymer Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia De Cremoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+                <w:t xml:space="preserve">Imen Lassadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia N'Doye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kamgoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tanguy-Le-Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-014-3233-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653860v1</w:t>
+                <w:t xml:space="preserve">hal-03026206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Chromosome Conformations as Hallmarks of Cellular Identity Revealed by Mathematical Polymer Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDAC inhibition does not induce estrogen receptor in human triple-negative breast cancer cell lines and patient-derived xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia De Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lassadi</w:t>
+                <w:t xml:space="preserve">Olivia N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Moutahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kamgoué</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004306. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 (1), pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-014-3233-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026206v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptin and Pontin Oligomerization and Activity Are Modulated through Histone H3 N-terminal Tail Interaction</w:t>
+                <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Queval</w:t>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Magali Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kocanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (49), pp.33999--34012. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.576785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965896v1</w:t>
+                <w:t xml:space="preserve">hal-03026386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kocanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,210 +3592,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.e98930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026386v1</w:t>
+                <w:t xml:space="preserve">hal-03107782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reptin and Pontin Oligomerization and Activity Are Modulated through Histone H3 N-terminal Tail Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Castells</w:t>
+                <w:t xml:space="preserve">Richard Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mermet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Kocanova</w:t>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (49), pp.33999--34012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.576785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107782v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t>
               </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (11), pp.1829-1838. </w:t>
@@ -3911,51 +3911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of single and multiple genomic loci in living yeast cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lassadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,187 +3996,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle and anti-estrogen effects synergize to regulate cell proliferation and ER target gene expression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+                <w:t xml:space="preserve">Ligands specify estrogen receptor alpha nuclear localization and degradation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kocanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011011⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611855v1</w:t>
+                <w:t xml:space="preserve">hal-00611852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahta Mazaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4191,174 +4217,148 @@
               <w:t xml:space="preserve">Molecular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands specify estrogen receptor alpha nuclear localization and degradation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+                <w:t xml:space="preserve">Cell cycle and anti-estrogen effects synergize to regulate cell proliferation and ER target gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.98. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e11011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611852v1</w:t>
+                <w:t xml:space="preserve">hal-00611855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of estrogen-responsive genes does not require their nuclear co-localization.</w:t>
               </w:r>
@@ -4900,287 +4900,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating epigenetic barriers induces transient hormone-regulated gene expression in estrogen receptor negative breast cancer cells</w:t>
+                <w:t xml:space="preserve">Eliminating epigenetic barriers induces transient hormone-regulated gene expression in estrogen receptor negative breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fleury</w:t>
+                <w:t xml:space="preserve">L. Fleury-Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gerus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Marie Gérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Richard-Foy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+                <w:t xml:space="preserve">Hélène Richard-Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (29), pp.4075 - 4085. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">, 2008, 27 (29), pp.4075-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/onc.2008.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107835v1</w:t>
+                <w:t xml:space="preserve">hal-00308948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating epigenetic barriers induces transient hormone-regulated gene expression in estrogen receptor negative breast cancer cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliminating epigenetic barriers induces transient hormone-regulated gene expression in estrogen receptor negative breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gérus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Lavigne</w:t>
+                <w:t xml:space="preserve">L Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Richard-Foy</w:t>
+                <w:t xml:space="preserve">M Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bystricky</w:t>
+                <w:t xml:space="preserve">H Richard-Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (29), pp.4075-85. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">, 2008, 27 (29), pp.4075 - 4085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/onc.2008.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308948v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen receptor alpha and the activating protein-1 complex cooperate during insulin-like growth factor-I-induced transcriptional activation of the pS2/TFF1 gene</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Moutahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,51 +5774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Moutahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de la position et de la dynamique de loci d'ADN dans les cellules vivantes en utilisant un nouveau groupe de petits opérateurs bactériens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>