--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2013,51 +2013,51 @@
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052322v1</w:t>
+                <w:t xml:space="preserve">hal-03026527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Histone Variant MacroH2A1 Regulates Key Genes for Myogenic Cell Fusion in a Splice-Isoform Dependent Manner</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9051109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026527v1</w:t>
+                <w:t xml:space="preserve">hal-03052322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the role of centromere sites in activation of ParB proteins for partition complex assembly</w:t>
               </w:r>
@@ -3109,291 +3109,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Chromosome Conformations as Hallmarks of Cellular Identity Revealed by Mathematical Polymer Modeling</w:t>
+                <w:t xml:space="preserve">HDAC inhibition does not induce estrogen receptor in human triple-negative breast cancer cell lines and patient-derived xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lassadi</w:t>
+                <w:t xml:space="preserve">Patricia De Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kamgoué</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivia N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Moutahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004306⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-014-3233-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026206v1</w:t>
+                <w:t xml:space="preserve">hal-03653860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC inhibition does not induce estrogen receptor in human triple-negative breast cancer cell lines and patient-derived xenografts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Chromosome Conformations as Hallmarks of Cellular Identity Revealed by Mathematical Polymer Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia N'Doye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Moutahir</w:t>
+                <w:t xml:space="preserve">Imen Lassadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kamgoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tanguy-Le-Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149 (1), pp.81-89. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-014-3233-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653860v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased macroH2A1.1 Expression Correlates with Poor Survival of Triple-Negative Breast Cancer Patients</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of single and multiple genomic loci in living yeast cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lassadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kocanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike N Walther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2024.2307665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04688595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Akgol Oksuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#250;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04689503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy Le Gac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12172175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurtado-Bag&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanija Posavec Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Brandely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tanguy-Le-Gac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Lamarca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Falo-Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stojnic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abdul Rehman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.01.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.08.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia De Cremoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia N'Doye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3233-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castells" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-129-1_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-98" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Kerr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Rafique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Boyle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Katz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000922" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9167-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5MB9H5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-5-308" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury-Ricordeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard-Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bystricky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Richard-Foy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierre, Raoul, Vincent Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610079200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Kempf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>