--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ketty-bravo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0004-4002-6632</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,1634 +152,1859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’alternative dans les coopératives : au risque des effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 20 (1), pp.134-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.201.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous enseignent les coopératives d’activité et d’emploi sur les milieux capacitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 41, vol. 9 (4), pp.93-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rimhe.041.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)découvrir l’altérité pour mieux travailler ensemble : une question d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°25 (1), pp.91-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.025.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La refonte d’un cursus en entrepreneuriat centrée sur l’autonomisation des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (17), pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.017.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact d’une recherche métisse : l’« alteraction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact d’une recherche métisse : l’« alteraction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (261), pp.93-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting farmers as a structuring activity for an organization: The case of multi-stakeholder cooperatives in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ketty Bravo</w:t>
+                <w:t xml:space="preserve">La gouvernance démocratique dans les SCIC : entre idéal affiché et règles effectives, des formes variées de régulation conjointe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Largeaud</w:t>
+                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education (ESEE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">20ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202975v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se réinventer collectivement pour faire face aux transitions : le cas des CAE-SCIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand le réel résiste à l’idéal démocratique : la quête de régulation conjointe dans des SCIC agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bravo Ketty</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition des journées GESS 2024 "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l'ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion, UPEC, Université Gustave Eiffel, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème journée de Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Angers et le laboratoire GRANEM, Dec 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955287v1</w:t>
+                <w:t xml:space="preserve">hal-05591801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La CAE : un hybride entrepreneurial atypique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Allard</w:t>
+                <w:t xml:space="preserve">Supporting farmers as a structuring activity for an organization: The case of multi-stakeholder cooperatives in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Largeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de recherche GESS. L'hybridation des Organisations de l'Economie Sociale et Solidaire: interroger les théories et les pratiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education (ESEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal. pp.342-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18111917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730457v1</w:t>
+                <w:t xml:space="preserve">hal-05202975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'entreprise autogouvernée comme « commun productif » ? La CAE SCIC pour une transformation globale et durable de la société</w:t>
+                <w:t xml:space="preserve">Se réinventer collectivement pour faire face aux transitions : le cas des CAE-SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">11ème édition des journées GESS 2024 "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l'ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion, UPEC, Université Gustave Eiffel, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730505v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La typicité de la CAE à l’épreuve de la SCIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La CAE : un hybride entrepreneurial atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de recherche GESS. L'hybridation des Organisations de l'Economie Sociale et Solidaire: interroger les théories et les pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730395v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour délivrer l’entreprise : les leçons à tirer des coopératives d’activité et d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle d'entreprise autogouvernée comme « commun productif » ? La CAE SCIC pour une transformation globale et durable de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres GESS. L’ESS comme source d’inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l’ensemble de l'économie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAG, Dec 2019, Valence (26), France</w:t>
+              <w:t xml:space="preserve">17ème congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730408v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomisation au cœur des pratiques pédagogiques : réflexion sur le système d’interactions</w:t>
+                <w:t xml:space="preserve">La typicité de la CAE à l’épreuve de la SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation. Repenser l'entrepreneuriat : des racines et des rêves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15èmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)découvrir l’altérité pour mieux agir ensemble : une question sensible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pour délivrer l’entreprise : les leçons à tirer des coopératives d’activité et d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTIA (Ecole Supérieure des Technologies Industrielles Avancées), Oct 2017, Bidart, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres GESS. L’ESS comme source d’inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l’ensemble de l'économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAG, Dec 2019, Valence (26), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236181v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact d’une recherche métisse : l’« alteraction »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’autonomisation au cœur des pratiques pédagogiques : réflexion sur le système d’interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux du Management - « L’impact de la Recherche en Sciences de Gestion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisés par la FNEGE en collaboration avec les Associations Scientifiques de gestion et l'’IAE de Toulouse et Toulouse Business School., May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation. Repenser l'entrepreneuriat : des racines et des rêves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227469v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment et processus d'accompagnement entrepreneurial : les leçons de l'expérience d'une CAE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(Re)découvrir l’altérité pour mieux agir ensemble : une question sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation - Entrepreneuriat responsable: pratiques et enjeux théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation (AEI), May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Projectique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTIA (Ecole Supérieure des Technologies Industrielles Avancées), Oct 2017, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245892v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment comme levier de l’accompagnement entrepreneurial dans une coopérative d’activité et d’emploi : un regard sur son instrumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’impact d’une recherche métisse : l’« alteraction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">Etats Généraux du Management - « L’impact de la Recherche en Sciences de Gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisés par la FNEGE en collaboration avec les Associations Scientifiques de gestion et l'’IAE de Toulouse et Toulouse Business School., May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246612v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empowerment et processus d'accompagnement entrepreneurial : les leçons de l'expérience d'une CAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation - Entrepreneuriat responsable: pratiques et enjeux théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation (AEI), May 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empowerment comme levier de l’accompagnement entrepreneurial dans une coopérative d’activité et d’emploi : un regard sur son instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Journées de Recherche Internationale Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Gestion des Ressources Humaines dans les entreprises artisanales : entre spécificités et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME) - La diversité des cultures en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIREPME (association Internationale de Recherche en Entrepreneuriat et PME ), Oct 2014, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1768,392 +2014,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative d'activité et d'emploi, une organisation propice au développement d'un entrepreneuriat humaniste : le cas Ozon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat Humaniste, principes et pratiques. Dirigé par A. Jaouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37687-817-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique de la gestion des âges : l’entrepreneuriat sénior émancipateur d’inemployabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Pijoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques des organisations. Mélanges en l'honneur du Professeur Alain Briole. Coord. par N. Pijoan et JM Plane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-37687-373-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique de la gestion des âges : l’entrepreneuriat senior émancipateur d’inemployabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Pijoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche critique des organisations. Mélanges en l’honneur d’Alain Briole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Edition, pp.185-194, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03046685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émancipation au cœur de la coopérative d’activité et d’emploi : entre évidence et exigence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESS -Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre VI, EMS Editions, pp.124-146, 2018, Versus, 9782376870982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.bejib.2018.01.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2163,131 +2409,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de Création d'une Entreprise Virtuelle (CEV) - Dossier d'inscription pour la Labellisation et le Prix du Meilleur Dispositif Pédagogique à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2355,51 +2601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90FC7782"/>
+    <w:nsid w:val="5EE02D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2586,51 +2832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ketty-bravo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bravo Ketty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03832891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04038743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04057769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04236181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04227469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04245892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bejib.2018.01.0124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03271995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ketty-bravo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4002-6632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bravo Ketty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03832891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04038743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04057769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04236181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04227469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04245892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bejib.2018.01.0124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03271995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>