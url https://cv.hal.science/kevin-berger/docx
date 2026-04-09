--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -301,51 +301,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ag-Added InSn Solders for ReBCO Joints</w:t>
+                <w:t xml:space="preserve">Pb-free solders for joint developments between YBCO tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
@@ -376,320 +376,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ainslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455526v1</w:t>
+                <w:t xml:space="preserve">hal-05540153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Si Power and SiC MOSFET, IGBT, and HEMT GaN at Cryogenic Temperature for Superconducting Propulsion System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
+                <w:t xml:space="preserve">Development of Ag-Added InSn Solders for ReBCO Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molodyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ainslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 36 (5), xxxx, 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2026.3674548⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 36 (5), 8800305, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2025.3646983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540084v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb-free solders for joint developments between YBCO tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Si Power and SiC MOSFET, IGBT, and HEMT GaN at Cryogenic Temperature for Superconducting Propulsion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (5), 5204509, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2026.3674548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540153v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540084v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ga Addition to InSn Solder on ReBCO Joint Performance</w:t>
               </w:r>
@@ -748,51 +748,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 36 (5), </w:t>
+              <w:t xml:space="preserve">, 2026, 36 (5), 6603505, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2026.3672100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 36 (5), 6800405, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,51 +995,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 36 (5), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2026, 36 (5), 6800907, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2026.3667106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryogenics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 148, 104068,14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2039,90 +2039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static characterization on-state of an industrial Si Power MOSFET at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), 4800308, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,663 +3184,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of a (RE)BaCuO bulk with a superconducting weld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
+                <w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Longji Joseph Dadiel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimiaki Sudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomichi Sakai</w:t>
+                <w:t xml:space="preserve">Konstantin Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Elektrichestvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409547v1</w:t>
+                <w:t xml:space="preserve">hal-03259387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Shielding Effect on Flux Trapping in Pulsed-Field Magnetizing for Mg-B Bulk Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Menana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Kengo Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Kovalev</w:t>
+                <w:t xml:space="preserve">Kimiaki Sudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longji Dadiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrichestvo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33rd International Symposium on Superconductivity (ISS2020) 1-3 December 2020, Tsukuba, Japan, 1975, 012019, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259387v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding Effect on Flux Trapping in Pulsed-Field Magnetizing for Mg-B Bulk Magnet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33rd International Symposium on Superconductivity (ISS2020) 1-3 December 2020, Tsukuba, Japan, 1975, 012019, 6 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012019⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361048v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409559v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of a (RE)BaCuO bulk with a superconducting weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longji Joseph Dadiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimiaki Sudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomichi Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2043, 012001, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140364v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of High-Temperature Superconductor Bulks for Electrical Machine Application</w:t>
               </w:r>
@@ -3982,51 +3982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiaki Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t>
@@ -4345,51 +4345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flux jumps during pulsed field magnetization in graphene-added MgB2 bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuya Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), 6801405, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,793 +4992,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Computation of Electric Field by a Stochastic Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Halit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERM18010815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), 8201306, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756488v1</w:t>
+                <w:t xml:space="preserve">hal-01592255v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Small Single Fuel Cell to Feed a 10H Superconducting Coil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Magnetic Field Modeling of a New Superconducting Synchronous Machine Using Reluctance Network Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kelouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2815921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596630v2</w:t>
+                <w:t xml:space="preserve">hal-01694699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+                <w:t xml:space="preserve">3D Computation of Electric Field by a Stochastic Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp. 119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERM18010815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592255v3</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Magnetic Field Modeling of a New Superconducting Synchronous Machine Using Reluctance Network Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">The Use of a Small Single Fuel Cell to Feed a 10H Superconducting Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), 4902606, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2815921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694699v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Design and Performance of Superconducting Motors for Aerospace Electric Propulsion Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander C. Smith</w:t>
+                <w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (4), 5207005, 5 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2814742⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592386v2</w:t>
+                <w:t xml:space="preserve">hal-01590668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+                <w:t xml:space="preserve">Stator Design and Performance of Superconducting Motors for Aerospace Electric Propulsion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos D. Manolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Iacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Husband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (4), 5207005, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2814742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590668v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Complete Penetration Magnetic Field of a HTS Pellet from the Measurements of the Magnetic Field at its Top-Center Surface</w:t>
               </w:r>
@@ -5803,64 +5803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), 8800104, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6022,351 +6022,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988206v1</w:t>
+                <w:t xml:space="preserve">hal-01771309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771309v1</w:t>
+                <w:t xml:space="preserve">hal-01988206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEM single fuel cell as a dedicated power source for high-inductive superconducting coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (11), pp. 5913-5921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6426,64 +6426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Boufatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6796,572 +6796,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD analysis of MgB2 bulk superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/4/044007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270308v1</w:t>
+                <w:t xml:space="preserve">hal-01245842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+                <w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237167v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+                <w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Rameš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), 025006, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245842v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EBSD analysis of MgB2 bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schmauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), 044007, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/4/044007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280937v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a Proton Exchange Membrane Fuel Cell System to Feed a Superconducting Coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,51 +7815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8064,338 +8064,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Inoue</w:t>
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992071v1</w:t>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wiederhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Malé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917311v1</w:t>
+                <w:t xml:space="preserve">hal-00992071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunxu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,51 +8732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9130,51 +9130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9208,51 +9208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductance and Force Calculation for Axisymmetric Coil Systems Including an Iron Core of Finite Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9945,481 +9945,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First tests of a 800 kJ HTS SMES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badel</w:t>
+                <w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bellin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jules E. Pienkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (2), pp. 774-778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2008.921319⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348398v1</w:t>
+                <w:t xml:space="preserve">hal-00348410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">First tests of a 800 kJ HTS SMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Arbey</w:t>
+                <w:t xml:space="preserve">Boris Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp. 774-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2008.921319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348415v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t>
+                <w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules E. Pienkos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivia Arbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348410v2</w:t>
+                <w:t xml:space="preserve">hal-00348415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,64 +10647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10764,64 +10764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,7013 +10873,7009 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (219)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (222)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization by Double Pulse Testing of Si Power MOSFETs and IGBTs at Cryogenic Temperature for Superconducting Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical solution for the magnetic field and inductance of helically wound HTS tapes using a magnetic scalar-potential formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Lemansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 19, id. 1-LP-IS.75</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321703v1</w:t>
+                <w:t xml:space="preserve">hal-05579243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solder type on joint performance between ReBCO tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
+                <w:t xml:space="preserve">Comparison of Numerical 3D Models for Thin-Wall HTS Bulk Pulsed-field Magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 44, id. 2-MP-JC1.197</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321699v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and preliminary tests of a 250 kW partially superconducting machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. pp. 1-5, id. AP6-03</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449154v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à température cryogénique d’un MOSFET de puissance par la méthode du Double Pulse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Allweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 609954, Session Poster 3 : 363</w:t>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149725v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting machine using bulk for aircraft application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S2-1, 1 page</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501505v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t>
+              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149779v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Multiphysics simulation of HTS bulks with artificial holes during pulsed-Field magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
+              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S4-1, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149632v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling porosity distributions in bulk superconductors to better assess their electrothermomechanical impact during magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 24, id. 1-LS-HT.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058553v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Multiphysics simulation of HTS bulks with artificial holes during pulsed-Field magnetization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization by Double Pulse Testing of Si Power MOSFETs and IGBTs at Cryogenic Temperature for Superconducting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S4-1, 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 19, id. 1-LP-IS.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501503v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling porosity distributions in bulk superconductors to better assess their electrothermomechanical impact during magnetization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Effect of solder type on joint performance between ReBCO tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molodyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ainslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 24, id. 1-LS-HT.5</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 44, id. 2-MP-JC1.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321710v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cooling rate on soldered joint properties between ReBCO tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
+                <w:t xml:space="preserve">Assembly and preliminary tests of a 250 kW partially superconducting machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 73, id. 3-MP-JC2.185</w:t>
+              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. pp. 1-5, id. AP6-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321701v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical and thermal stresses in HTS bulks with pores during PFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Caractérisation à température cryogénique d’un MOSFET de puissance par la méthode du Double Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 604720, SO3-B : 2</w:t>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 609954, Session Poster 3 : 363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149745v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Finite Element Modeling of Electromagnetic, Thermal, and Mechanical Behavior of HTS Bulks With Artificial Holes During PFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Superconducting machine using bulk for aircraft application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 52, id. 2-MP-BS1.158</w:t>
+              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S2-1, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321706v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical stresses in HTS bulks with pores during PFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of mechanical and thermal stresses in HTS bulks with pores during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 129, id. 30297</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 604720, SO3-B : 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058567v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM simulation of hole arrangements in relation to growth sectors in REBCO bulks during pulsed-field magnetization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Effect of cooling rate on soldered joint properties between ReBCO tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Goodarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molodyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ainslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. id. WBP2-01, 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 73, id. 3-MP-JC2.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501437v2</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Finite Element Modeling of Electromagnetic, Thermal, and Mechanical Behavior of HTS Bulks With Artificial Holes During PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 52, id. 2-MP-BS1.158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322176v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065287v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of mechanical stresses in HTS bulks with pores during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 129, id. 30297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065361v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, assembly and electrical tests of a 250 kW partially superconducting machine for aicrafts applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEM simulation of hole arrangements in relation to growth sectors in REBCO bulks during pulsed-field magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 34, id. 2-LO-TR.1</w:t>
+              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. id. WBP2-01, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322077v1</w:t>
+                <w:t xml:space="preserve">hal-05501437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321714v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sotnikov</w:t>
+                <w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Allweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50403</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672973v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What tools and resources are needed to develop and study superconducting cables?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, assembly and electrical tests of a 250 kW partially superconducting machine for aicrafts applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductivity for Railway Application Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNCF Réseau; UIC - International union of railways, Dec 2024, Paris, France. 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 34, id. 2-LO-TR.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833083v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of the magnetic scalar potential ϕ in the T-A and J-A formulations for efficient electromagnetic simulations of High Temperature Superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+                <w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50386</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672982v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D Electro-Thermal Modelling of a DC Superconducting Cable Exposed to Overcurrent Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What tools and resources are needed to develop and study superconducting cables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 4LOr2A-05, 1 page</w:t>
+              <w:t xml:space="preserve">Superconductivity for Railway Application Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNCF Réseau; UIC - International union of railways, Dec 2024, Paris, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753643v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of porosity on trapped magnetic field and mechanical stresses in HTS bulks during PFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Introduction of the magnetic scalar potential ϕ in the T-A and J-A formulations for efficient electromagnetic simulations of High Temperature Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Maria Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50413</w:t>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672989v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
+                <w:t xml:space="preserve">Advanced 3D Electro-Thermal Modelling of a DC Superconducting Cable Exposed to Overcurrent Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 4LOr2A-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754914v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+                <w:t xml:space="preserve">Impact of porosity on trapped magnetic field and mechanical stresses in HTS bulks during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673006v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électronique de puissance cryogénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
+                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754934v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kai Allweins</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748028v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of porosity on trapped magnetic field and mechanical stresses in HTS bulks during PFM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang Dadhich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754930v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Électronique de puissance cryogénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752808v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
+                <w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Allweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208840v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-circuit co-simulation of superconducting synchronous wind generators connected to a dc network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+                <w:t xml:space="preserve">Impact of porosity on trapped magnetic field and mechanical stresses in HTS bulks during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 57, id. 2PoM07-02 · BO-L5-01</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209808v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Saugrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207263v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM-circuit co-simulation of superconducting synchronous wind generators connected to a dc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe González-Montañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
+              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 57, id. 2PoM07-02 · BO-L5-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176097v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492391v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209796v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferandelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France. 1 page</w:t>
+              <w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147724v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Saugrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
+              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147727v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Allais</w:t>
+                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman El-Wakeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. p. 62, id. 452411, Session Poster 3 : 27</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176129v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208828v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss evaluation of a superconducting cable and its terminations for a DC railway network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferandelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 254, id. 321</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-2, id. 452411, Session Poster 3 : 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147728v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statique d’un Si MOSFET de puissance à température cryogénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
+                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-3, id. 452210, SO4-C : 5</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176106v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiteng Xing</w:t>
+                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 92, id. 1-LP-SP1-17S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3338603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147726v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+                <w:t xml:space="preserve">Loss evaluation of a superconducting cable and its terminations for a DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 254, id. 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208899v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Si Power MOSFET’s Static characterization at cryogenic temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statique d’un Si MOSFET de puissance à température cryogénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 240, id. 3-LO-IS-05S</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-3, id. 452210, SO4-C : 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208871v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiteng Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Queval</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France. 1 page</w:t>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 397, id. 308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147725v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Saugrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791512v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+                <w:t xml:space="preserve">Industrial Si Power MOSFET’s Static characterization at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 240, id. 3-LO-IS-05S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791294v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Formulation Should One Choose for Modeling a 3D HTS Magnet Motor Pole with a Ferromagnetic Material?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dular</w:t>
+                <w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 14 (id. 179)</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539715v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filip Antončík</w:t>
+                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903826v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">What Formulation Should One Choose for Modeling a 3D HTS Magnet Motor Pole with a Ferromagnetic Material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vanderheyden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 14 (id. 179)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791296v1</w:t>
+                <w:t xml:space="preserve">hal-03539715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a compact trapped field magnet using an HTSc tape as energizing coil during PFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe González-Montañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791411v1</w:t>
+                <w:t xml:space="preserve">hal-03791512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Model of a Superconducting Generator for Aircraft Application Coupled to an External Electrical Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+                <w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiteng Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Antončík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 13 (id. 155)</w:t>
+              <w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539713v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the current limiting capacity of 2G HTS tapes</w:t>
+                <w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791297v1</w:t>
+                <w:t xml:space="preserve">hal-03791296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of a compact trapped field magnet using an HTSc tape as energizing coil during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409598v1</w:t>
+                <w:t xml:space="preserve">hal-03791411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Model of a Superconducting Generator for Aircraft Application Coupled to an External Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 13 (id. 155)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409645v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
+                <w:t xml:space="preserve">Study of the current limiting capacity of 2G HTS tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273960v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de conception et de modélisation des câbles supraconducteurs à courant continu pour le futur réseau ferroviaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D validation of a hybrid method based on A and H formulations for Pulsed Field Magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling and Analysis of Flux Jumps in MgB2 Bulks: How to Improve the Performance of MgB2 Bulk Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17938,363 +17934,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 149, id. 498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Flux Trapping and Flux Jump on Pulsed-Field Magnetization Process for Mg-B Trapped-Field Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayami Oki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kengo Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiaki Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longji Dadiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 154, id. 491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the pulsed field magnetization of a (RE)BaCuO bulk with a superconducting weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longji Joseph Dadiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiaki Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomichi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using superconducting foams as trapped field magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis M. Gokhfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavan Kumar Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18313,5778 +18309,5752 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 16, id. 285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+                <w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiteng Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273952v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273975v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUTECH – Good Practices in Cooperation between Schools and Academia Attracting Candidates for Technical Education</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariusz Stępień</w:t>
+                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 61st International Scientific Conference on Power and Electrical Engineering of Riga Technical University (RTUCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993709v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on the railway network of the presence of a superconducting DC cable during transient regimes</w:t>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 13, id. 52</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543753v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410066v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+                <w:t xml:space="preserve">EDUTECH – Good Practices in Cooperation between Schools and Academia Attracting Candidates for Technical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rassõlkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toomas Vaimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kudelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Stępień</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 61st International Scientific Conference on Power and Electrical Engineering of Riga Technical University (RTUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University, Nov 2020, Riga, Latvia. pp. 1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTUCON51174.2020.9316614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409643v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding Effect on Flux Trapping in Pulsed-Field Magnetizing for Mg-B Bulk Magnet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence on the railway network of the presence of a superconducting DC cable during transient regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-12, 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 13, id. 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034723v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t>
+              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996089v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1LPo2E-05, 1 page</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993662v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+                <w:t xml:space="preserve">Shielding Effect on Flux Trapping in Pulsed-Field Magnetizing for Mg-B Bulk Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Yamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimiaki Sudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longji Dadiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-12, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034708v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapped magnetic field characteristics of MgB2 bulk with different additive contents and MgB2 bulk with different types of additives by pulse magnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
+                <w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-13, 1 page</w:t>
+              <w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034714v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1LPo2E-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993706v1</w:t>
+                <w:t xml:space="preserve">hal-02993662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Gabriel</w:t>
+                <w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884574v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+                <w:t xml:space="preserve">Trapped magnetic field characteristics of MgB2 bulk with different additive contents and MgB2 bulk with different types of additives by pulse magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Yamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masateru Sudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longji Dadiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t>
+              <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-13, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296692v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t>
+                <w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavan Kumar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiraku Ogino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t>
+              <w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471945v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+                <w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296614v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D par la MEF et couplage circuit du procédé d'aimantation impulsionnel d'un ensemble de pastilles supraconductrices massives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kapek</w:t>
+                <w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2019) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Pierre d'Oléron, France. id. 269999, 6 p</w:t>
+              <w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic. p. 4, id. F-V-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296187v1</w:t>
+                <w:t xml:space="preserve">hal-02296614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D par la MEF et couplage circuit du procédé d'aimantation impulsionnel d'un ensemble de pastilles supraconductrices massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2019) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Pierre d'Oléron, France. id. 269999, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297081v1</w:t>
+                <w:t xml:space="preserve">hal-02296187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+                <w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Lin Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471949v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t>
+              <w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296703v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the coil for the Pulsed Field Magnetization of a bulk HTS motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kapek</w:t>
+                <w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 122, id. 2-LP-SMA-I06</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297066v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flux jumps during Pulsed Field Magnetization in various MgB2 bulks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Higa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 159, id. 3-LP-BM-I02</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297046v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Halit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t>
+              <w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296713v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+                <w:t xml:space="preserve">Design of the coil for the Pulsed Field Magnetization of a bulk HTS motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasmus Shaanika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Ida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 122, id. 2-LP-SMA-I06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163453v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Numerical Modeling of a Coil Coupled with an Electrical Circuit used for PFM of Bulk HTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kapek</w:t>
+                <w:t xml:space="preserve">Investigation of flux jumps during Pulsed Field Magnetization in various MgB2 bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188917, SO-24-PM : 1</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 159, id. 3-LP-BM-I02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759213v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavan Kumar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806824v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+                <w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t>
+              <w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806228v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. 33, 1 page</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806212v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+                <w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bentridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Halit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188115, SP-J2-J : 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908922v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Halit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bentridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Halit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algérie. pp. 1-5, id. SS23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983365v2</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kelouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Halit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp. 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909075v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910622v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Superconducting cryo-magnets processed by Spark Plasma Sintering and Texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Spark Plasma Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cagliari, Italy. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798410v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting cryo-magnets processed by Spark Plasma Sintering and Texturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Numerical Modeling of a Coil Coupled with an Electrical Circuit used for PFM of Bulk HTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Spark Plasma Sintering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cagliari, Italy. 1 page</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188917, SO-24-PM : 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798373v1</w:t>
+                <w:t xml:space="preserve">hal-01759213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Numerical Modeling of a HTS Bulk Magnetization based on H formulation Coupled with an Electrical Circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kapek</w:t>
+                <w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Eric Bruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. pp.P. 31, id. 1LPo2B-08 [L17]</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908903v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the inductor of a superconducting machine with magnetized bulk HTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 705, id. 2952</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687483v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. 33, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908941v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2D Numerical Modeling of a HTS Bulk Magnetization based on H formulation Coupled with an Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. pp.P. 31, id. 1LPo2B-08 [L17]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908911v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
+                <w:t xml:space="preserve">Design of the inductor of a superconducting machine with magnetized bulk HTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
+              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 705, id. 2952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908949v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles numériques 2D d'une bobine couplée à un circuit électrique utilisée pour l’aimantation pulsée d’un supraconducteur massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kapek</w:t>
+                <w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P01, 1 page</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806219v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759148v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t>
+                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759262v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990145v1</w:t>
+                <w:t xml:space="preserve">hal-01759148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de modèles numériques 2D d'une bobine couplée à un circuit électrique utilisée pour l’aimantation pulsée d’un supraconducteur massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P01, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687439v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel route to prepare bulk superconductors: Spark Plasma Sintering and Texturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Retoux</w:t>
+                <w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2017 - 30th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tokyo, Japan. id. LN-2-INV, 1 page</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543376v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of a superconducting magnetic system for milli/microrobotics applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Tsekos</w:t>
+                <w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Keddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARSS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada. pp. 1-3</w:t>
+              <w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490553v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516260v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24092,231 +24062,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Performance of AC Superconducting Motors for Aerospace Electric Propulsion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos D. Manolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Iacchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Husband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 4LP6-15, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the complete penetration magnetic field of a HTS pellet from the measurements of the magnetic field at its top-center surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24325,254 +24295,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. 1MP3-07, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bentridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3LP4-04, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24580,1263 +24550,1311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets Placed on an Inductor of a Superconducting Electrical Machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boguslaw Grzesik</w:t>
+                <w:t xml:space="preserve">A novel route to prepare bulk superconductors: Spark Plasma Sintering and Texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 1LP5-19, 1 page</w:t>
+              <w:t xml:space="preserve">ISS 2017 - 30th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tokyo, Japan. id. LN-2-INV, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525462v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEM single fuel cell as a dedicated power source for superconducting coils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raël</w:t>
+                <w:t xml:space="preserve">Design and simulation of a superconducting magnetic system for milli/microrobotics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsekos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Exergy, Energy and Environment Symposium (IEEES-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Split, Croatia. pp. 415-421</w:t>
+              <w:t xml:space="preserve">MARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540155v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t>
+              <w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557750v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk superconducting cryo-magnets processed by Spark Plasma Sintering/Texturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets Placed on an Inductor of a Superconducting Electrical Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Grzesik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2017 - 10th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 1LP5-19, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592385v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEM single fuel cell as a dedicated power source for superconducting coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t>
+              <w:t xml:space="preserve">9th International Exergy, Energy and Environment Symposium (IEEES-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Split, Croatia. pp. 415-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530990v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t>
+                <w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490566v2</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bulk superconducting cryo-magnets processed by Spark Plasma Sintering/Texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t>
+              <w:t xml:space="preserve">PASREG 2017 - 10th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543379v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t>
+                <w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369696v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development of superconducting cryomagnets by Spark plasma Sintering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 220, id. 4MOr3B-05</w:t>
+              <w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369714v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimantation des Supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Électrotechnique du Club EEA, "Transmission d'énergie sans contact"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. p. 13</w:t>
+              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337541v1</w:t>
+                <w:t xml:space="preserve">hal-01543379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement cryogénique des systèmes supraconducteurs en génie électrique</w:t>
               </w:r>
@@ -25848,77 +25866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanbin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-5, id. 198</w:t>
@@ -25986,51 +26004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 192, id. 4MPo1D-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26049,9006 +26067,8971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Philippe</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Boufatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t>
+              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286459v1</w:t>
+                <w:t xml:space="preserve">hal-01369696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Menana</w:t>
+                <w:t xml:space="preserve">Recent development of superconducting cryomagnets by Spark plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t>
+              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 220, id. 4MOr3B-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336632v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t>
+                <w:t xml:space="preserve">Aimantation des Supraconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t>
+              <w:t xml:space="preserve">Journées de la Section Électrotechnique du Club EEA, "Transmission d'énergie sans contact"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. p. 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369695v1</w:t>
+                <w:t xml:space="preserve">hal-01337541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Batalu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karwoth</w:t>
+                <w:t xml:space="preserve">Matthieu Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281127v1</w:t>
+                <w:t xml:space="preserve">hal-01286459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301588v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t>
+                <w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Badica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t>
+              <w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286452v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Batalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Aldica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Badica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karwoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t>
+              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286551v2</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t>
+                <w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281147v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Bentridi</w:t>
+                <w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Boufatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501819v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation d’une bobine supraconductrice par une pile à combustible H2/air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 26</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154461v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
+              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196626v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bentridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t>
+              <w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155181v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+                <w:t xml:space="preserve">Comparison of AC-losses of superconducting power cables based on YBCO- and BSCCO-material measured in a setup with serial connection of the tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Elschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Kudymow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 102, id. 1A-LS-P-07.09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197260v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of AC-losses of superconducting power cables based on YBCO- and BSCCO-material measured in a setup with serial connection of the tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Elschner</w:t>
+                <w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 102, id. 1A-LS-P-07.09</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196207v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan Bin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t>
+              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197248v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t>
+                <w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218191v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wiederhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159810v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Wiederhold</w:t>
+                <w:t xml:space="preserve">EBSD analysis of MgB2 bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schmauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muralidhar Miryala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masato Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t>
+              <w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liège, Belgium. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196641v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD analysis of MgB2 bulk superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Liège, Belgium. 1 page</w:t>
+              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237343v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Gony</w:t>
+                <w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218176v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155196v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Alimentation d’une bobine supraconductrice par une pile à combustible H2/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197251v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTS bulks</w:t>
+                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197417v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noudem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196167v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of superconductors in electrical engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 50, id. 3A-LS-O1.14</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196148v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Gony</w:t>
+                <w:t xml:space="preserve">Characterization of HTS bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t>
+              <w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155200v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new kind of superconducting motor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196180v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analytical modelling of superconductors in electrical engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 50, id. 3A-LS-O1.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218157v1</w:t>
+                <w:t xml:space="preserve">hal-01196148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113838v2</w:t>
+                <w:t xml:space="preserve">hal-01155200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new kind of superconducting motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155395v1</w:t>
+                <w:t xml:space="preserve">hal-01196180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression analytique de l’inductance mutuelle entre deux bobines circulaires possédant un noyau supraconducteur ou ferromagnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France. pp. 1-2, id. 79</w:t>
+              <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159268v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+                <w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t>
+              <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196653v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+                <w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171212v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of a fuel cell system to feed a superconducting coil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Expression analytique de l’inductance mutuelle entre deux bobines circulaires possédant un noyau supraconducteur ou ferromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.01</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France. pp. 1-2, id. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197258v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wiederhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025150v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Management of a fuel cell system to feed a superconducting coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024492v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation d'une bobine supraconductrice par une pile à hydrogène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp. 1-10, id. 35318</w:t>
+              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000868v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025135v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t>
+              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060255v2</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du fonctionnement très basse tension-fort courant d’une pile à combustible de type PEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation d'une bobine supraconductrice par une pile à hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques ICEEL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp. 1-10, id. 35318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119664v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991207v2</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical current density determination of superconducting material</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wiederhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01280968v1</w:t>
+                <w:t xml:space="preserve">hal-01060255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Étude du fonctionnement très basse tension-fort courant d’une pile à combustible de type PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t>
+              <w:t xml:space="preserve">Journées scientifiques ICEEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025157v1</w:t>
+                <w:t xml:space="preserve">hal-01119664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wiederhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Miryala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Malé</w:t>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">INTERMAG Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851337v1</w:t>
+                <w:t xml:space="preserve">hal-00991207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation d'une bobine supraconductrice par une pile à combustible H2/O2 (PEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Critical current density determination of superconducting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR PACS, "Piles à Combustible, Systèmes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp. 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263053v1</w:t>
+                <w:t xml:space="preserve">hal-01280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t>
+              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827938v2</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Alimentation d'une bobine supraconductrice par une pile à combustible H2/O2 (PEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR PACS, "Piles à Combustible, Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Grande Motte, France. p. 16, id. S-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851335v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Bendali</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691981v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunxu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827509v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251810v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691920v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827436v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Bulk Superconductor in a Coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 16</w:t>
+              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691645v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692011v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691956v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Modeling of Bulk Superconductor in a Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626928v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Equivalent Emission Sources to Evaluate the Coupling between Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+                <w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp. 682-683, id. 424, 2 p</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605918v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627133v3</w:t>
+                <w:t xml:space="preserve">hal-00692011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Using Equivalent Emission Sources to Evaluate the Coupling between Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp. 682-683, id. 424, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626874v1</w:t>
+                <w:t xml:space="preserve">hal-00605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Électrotechnique du Club EEA, "Les applications de la supraconductivité 100 ans après sa découverte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France. p. 13 et CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582328v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627133v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691877v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des Supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 113</w:t>
+              <w:t xml:space="preserve">Journées de la Section Électrotechnique du Club EEA, "Les applications de la supraconductivité 100 ans après sa découverte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France. p. 13 et CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626925v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of 3D modeling of superconductors using analytical formulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 103</w:t>
+              <w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626931v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627065v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of coupling parameters of EMC filter components by using equivalent emission sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+                <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp. 1-6, CD</w:t>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502220v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent source corresponding to radiated field of EMC filter components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary study of 3D modeling of superconductors using analytical formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp. 1-6</w:t>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520107v3</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472614v1</w:t>
+                <w:t xml:space="preserve">hal-00627065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION DES COUPLAGES EN CHAMP PROCHE DES COMPOSANTS DE FILTRES CEM</w:t>
+                <w:t xml:space="preserve">Near-field coupling between EMC filter components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472582v1</w:t>
+                <w:t xml:space="preserve">hal-00485104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field coupling between EMC filter components</w:t>
+                <w:t xml:space="preserve">Evaluation of coupling parameters of EMC filter components by using equivalent emission sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Clavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp. 1-6, CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485104v1</w:t>
+                <w:t xml:space="preserve">hal-00502220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des couplages en champ proche des composants de filtres CEM en utilisant des sources équivalentes de rayonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
+                <w:t xml:space="preserve">Equivalent source corresponding to radiated field of EMC filter components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanâa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Clavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520122v1</w:t>
+                <w:t xml:space="preserve">hal-00520107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the near-field coupling of EMC filter components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanâa Zangui</w:t>
+                <w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520119v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et mesure des couplages en champ proche des composants de filtre CEM</w:t>
+                <w:t xml:space="preserve">MODELISATION DES COUPLAGES EN CHAMP PROCHE DES COMPOSANTS DE FILTRES CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2EMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">CEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538503v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Antennas for Near Field Multipolar Expansion Identification: First Experimental Validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des couplages en champ proche des composants de filtres CEM en utilisant des sources équivalentes de rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanâa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan. pp.134-138</w:t>
+              <w:t xml:space="preserve">13ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400277v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Modeling the near-field coupling of EMC filter components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanâa Zangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Fort Lauderdale, FL, United States. pp. 825-830, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEMC.2010.5711386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412226v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimantation d'une pastille supraconductrice : comparaison d'outils de calcul 2D et 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et mesure des couplages en champ proche des composants de filtre CEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque " Supraconductivité et calcul numérique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">2EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628474v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
+                <w:t xml:space="preserve">Loop Antennas for Near Field Multipolar Expansion Identification: First Experimental Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
@@ -35058,1686 +35041,2040 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
+              <w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan. pp.134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350274v1</w:t>
+                <w:t xml:space="preserve">hal-00400277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de Différents Outils de Calcul pour la Modélisation des Supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284714v1</w:t>
+                <w:t xml:space="preserve">hal-00412226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First tests of a 800 kJ HTS SMES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badel</w:t>
+                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Bellin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Magnet Technology - MT20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293158v1</w:t>
+                <w:t xml:space="preserve">hal-00350274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics simulation and application to superconductors</w:t>
+                <w:t xml:space="preserve">Aimantation d'une pastille supraconductrice : comparaison d'outils de calcul 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux Users Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lyon, France. CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">1er colloque " Supraconductivité et calcul numérique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628440v1</w:t>
+                <w:t xml:space="preserve">hal-00628474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et essais d'un SMES haut Tc de 800 kJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de Différents Outils de Calcul pour la Modélisation des Supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tixador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF'2007 - Électrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296768v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif supraconducteur de stockage de l'énergie</w:t>
+                <w:t xml:space="preserve">First tests of a 800 kJ HTS SMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stockage de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Magnet Technology - MT20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521338v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t>
+                <w:t xml:space="preserve">Multiphysics simulation and application to superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t>
+              <w:t xml:space="preserve">Flux Users Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259901v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation et essais d'un SMES haut Tc de 800 kJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t>
+              <w:t xml:space="preserve">EF'2007 - Électrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251607v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Dispositif supraconducteur de stockage de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t>
+              <w:t xml:space="preserve">Stockage de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259890v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
+              <w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251625v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t>
+                <w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t>
+              <w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351048v1</w:t>
+                <w:t xml:space="preserve">hal-01251607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t>
+              <w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251636v1</w:t>
+                <w:t xml:space="preserve">hal-00259890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Caron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351022v1</w:t>
+                <w:t xml:space="preserve">hal-01251625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t>
+                <w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t>
+              <w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351006v1</w:t>
+                <w:t xml:space="preserve">hal-00351048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un tube HTC et pertes AC en champ propre : Influence de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36752,51 +37089,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Aussois, France. p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36806,337 +37143,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Erasmus+ Strategic Partnership as a Way to Attract Young People to Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Stępień</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rassõlkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toomas Vaimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waldemar Karwowski; Tareq Ahram; Salman Nazir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Human Factors in Training, Education, and Learning Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 963, Springer, pp.252-259, 2020, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20135-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting cryo-magnets processed by Spark Plasma Sintering and Texturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacomo Cao; Claude Estournes; Javier Garay; Roberto Orru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spark Plasma Sintering: Current Status, New Developments and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 8, pp. 185-199, 2019, 9780128177440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-817744-0.00008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Motors and Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37145,341 +37482,341 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muralidhar Miryala and M. R. Koblischka (Superconducting Materials Laboratory, Graduate School of Science and Engineering, Shibaura Institute of Technology (SIT), Toyosu, Koto-ku, Tokyo, Japan). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Temperature Superconductors: Occurrence, Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, pp. 263-290, 2018, Materials Science and Technologies, 978-1-53613-342-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped Field in MgB2 Samples and Their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 13, pp. 279-292, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wiederhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muralidhar Miryala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37489,147 +37826,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548728v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37639,100 +37976,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37742,105 +38079,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge impulsionnelle d'une bobine supraconductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId611"/>
+      <w:footerReference w:type="default" r:id="rId615"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37908,51 +38245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4AABE06"/>
+    <w:nsid w:val="E49C6B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38139,51 +38476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-917X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11157840X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Goodarzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molodyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Mousavi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3646983" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3672100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499521v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3667106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101344" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanfilippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adfe9b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155442v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rolando Jara-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adedc0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dular" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yamanaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Dadiel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02866110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru Grigoroscuta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Burdusel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Pasuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67463-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yokoyama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592386v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos D. Manolopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Smith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Husband" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2814742" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270308v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmauch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/4/044007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176316" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB12051105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleglise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/5/055010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2338EC25CF0EC39C762FE13ABBC55E4101997C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558956v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2063052" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bellin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.921319" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2007.08.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JD7RS2B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501505v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501503v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321701v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149745v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058567v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501437v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cipriani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833083v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754934v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754930v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147726v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayami Oki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03274006v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rass&#245;lkin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Vaimann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kudelina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUCON51174.2020.9316614" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034723v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034714v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Sudo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296187v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297066v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmus Shaanika" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Izumi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759213v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798373v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687483v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806219v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543376v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Capelle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490553v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Becker" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsekos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543400v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525462v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540155v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592385v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369714v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Colson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337541v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154461v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Strauss" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237343v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196148v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159268v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000868v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119664v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263053v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582328v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626931v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520107v3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Zangui" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472582v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485104v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520122v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520119v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711386" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538503v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400277v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628474v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284714v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293158v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628440v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296768v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521338v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297115v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20135-7_25" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988782v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/spark-plasma-sintering-current-status-new-developments-and-challenges/cao/978-0-12-817744-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817744-0.00008-8" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754309v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10126" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01894128v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-917X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11157840X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Goodarzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molodyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Mousavi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3646983" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3672100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499521v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3667106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101344" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanfilippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adfe9b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155442v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rolando Jara-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adedc0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dular" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167839" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03361048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yamanaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Dadiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02866110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru Grigoroscuta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Burdusel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Pasuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67463-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yokoyama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592386v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos D. Manolopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacchetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Husband" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2814742" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmauch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/4/044007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176316" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB12051105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleglise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/5/055010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2338EC25CF0EC39C762FE13ABBC55E4101997C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558956v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2063052" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bellin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.921319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2007.08.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JD7RS2B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501503v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449154v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321701v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321706v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058567v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501437v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cipriani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754934v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754930v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147726v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208871v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539715v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayami Oki" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03274006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993709v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rass&#245;lkin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Vaimann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kudelina" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUCON51174.2020.9316614" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034723v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034714v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Sudo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296187v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297066v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmus Shaanika" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ida" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Izumi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798373v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687483v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806219v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543400v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543376v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Capelle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490553v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Becker" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsekos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525462v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540155v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592385v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369714v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Colson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337541v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Strauss" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237343v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154461v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196148v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159268v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197258v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000868v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263053v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605918v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582328v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626931v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485104v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520107v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Zangui" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520122v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520119v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711386" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538503v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400277v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628474v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284714v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293158v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628440v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296768v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521338v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297115v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20135-7_25" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988782v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/spark-plasma-sintering-current-status-new-developments-and-challenges/cao/978-0-12-817744-0" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817744-0.00008-8" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754309v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10126" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01894128v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>