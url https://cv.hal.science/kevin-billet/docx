--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -3049,432 +3049,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
+                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sotin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515830v1</w:t>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Gildas Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lebail</w:t>
+                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Gacel</w:t>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+                <w:t xml:space="preserve">Dalila Petro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515494v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
@@ -3555,90 +3555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Gacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdducTrackR, From Computational to Reactional: Initial Insights into Polyphenol-Protein Adducts in LC-HRMS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Gacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4674,51 +4674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligopeptide-matching : a computational solution that match polyphenol-peptides adducts in HRMS-DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5629,51 +5629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F83795D6"/>
+    <w:nsid w:val="0F0D56B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5860,51 +5860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>