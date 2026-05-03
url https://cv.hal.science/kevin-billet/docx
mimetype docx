--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1527,429 +1527,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape Cane Extracts as Multifunctional Rejuvenating Cosmetic Ingredient: Evaluation of Sirtuin Activity, Tyrosinase Inhibition and Bioavailability Potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Targeted Metabolomics to Validate Biomarkers of Grape Downy Mildew Infection Under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25092203⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9081008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115827v1</w:t>
+                <w:t xml:space="preserve">hal-03115829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPLC-HRMS Analysis Revealed the Differential Accumulation of Antioxidant and Anti-Aging Lignans and Neolignans in In Vitro Cultures of Linum usitatissimum L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankhamala Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duangjai Tungmunnithum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.508658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.508658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Targeted Metabolomics to Validate Biomarkers of Grape Downy Mildew Infection Under Field Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape Cane Extracts as Multifunctional Rejuvenating Cosmetic Ingredient: Evaluation of Sirtuin Activity, Tyrosinase Inhibition and Bioavailability Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Unlubayir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (8), pp.1008. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9081008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115829v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous calcium deflects grape berry metabolism towards the production of more stilbenoids and less anthocyanins</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernâni Gerós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,441 +2339,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Brown</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manish Walia</w:t>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.1022-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481447v1</w:t>
+                <w:t xml:space="preserve">hal-02407075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
+                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02407075v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Houillé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Oudin</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Walia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.798. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527596v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
               </w:r>
@@ -2889,77 +2889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BAHD acyltransferase catalyzing 19‐ O ‐acetylation of tabersonine derivatives in roots of Catharanthus roseus enables combinatorial synthesis of monoterpene indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu‐thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,466 +3015,436 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+                <w:t xml:space="preserve">Tannins and Oxidation in model-real matrix containing Protein, Interaction and Complexation monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Amina Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Docto'leg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe filière légumineuses INRAE, Mar 2026, En ligne / Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+                <w:t xml:space="preserve">hal-05587017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bourseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515494v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dalila Petro</w:t>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515830v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,675 +3452,800 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Gacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference BACIF 2025 (Biologically Active Compounds in Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lodz University of Technology, Jun 2025, LODZ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdducTrackR, From Computational to Reactional: Initial Insights into Polyphenol-Protein Adducts in LC-HRMS Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Petro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII èmes International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Polyphénols; Juah-Pekka Salminen, Turku University, Jul 2025, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200305v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AdducTrackR, From Computational to Reactional: Initial Insights into Polyphenol-Protein Adducts in LC-HRMS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">XXXII èmes International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Polyphénols; Juah-Pekka Salminen, Turku University, Jul 2025, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023564v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooperage oak wood geographical origin on the properties of Chardonnay champagne base wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maxe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265139v1</w:t>
+                <w:t xml:space="preserve">hal-05023564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of cooperage oak wood geographical origin on the properties of Chardonnay champagne base wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saliva protein-tannins interactions and the fate of complexes during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berkel Muzeyyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvian Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4160,798 +4255,798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORVM Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Polyphenol (condensed tannin) –Protein Interactions and Oxidation Process in a Controlled Model Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l'ED VAAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121234v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol (condensed tannin) –Protein Interactions and Oxidation Process in a Controlled Model Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORVM Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Benatallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+                <w:t xml:space="preserve">Thomas Bellembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l'ED VAAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515860v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine characterization and green extraction of polyphenols from cider apple pomaces and other by products and residues of the French cider industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligopeptide-matching : a computational solution that match polyphenol-peptides adducts in HRMS-DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683558v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligopeptide-matching : a computational solution that match polyphenol-peptides adducts in HRMS-DATA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922708v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of salivary proteins-apple polyphenols complexes during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,100 +5082,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5108,280 +5203,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation products &amp; proteins: Towards the food transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI èmes International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYPHENOL OXIDATION, A WAY TO MODULATE POLYPHENOL-PROTEIN INTERACTIONS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2023, XXXI International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5391,51 +5486,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stilbenoid-Enriched Grape Cane Extracts for the Biocontrol of Grapevine Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5484,84 +5579,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Mérillon JM., Ramawat K.G. (eds) Plant Defence: Biological Control. Progress in Biological Control, vol 22. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-239, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51034-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5629,51 +5724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F0D56B7"/>
+    <w:nsid w:val="9A2EAF98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5860,51 +5955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>