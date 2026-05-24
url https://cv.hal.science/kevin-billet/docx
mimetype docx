--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1527,429 +1527,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Targeted Metabolomics to Validate Biomarkers of Grape Downy Mildew Infection Under Field Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape Cane Extracts as Multifunctional Rejuvenating Cosmetic Ingredient: Evaluation of Sirtuin Activity, Tyrosinase Inhibition and Bioavailability Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Unlubayir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9081008⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115829v1</w:t>
+                <w:t xml:space="preserve">hal-03115827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPLC-HRMS Analysis Revealed the Differential Accumulation of Antioxidant and Anti-Aging Lignans and Neolignans in In Vitro Cultures of Linum usitatissimum L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shankhamala Bose</w:t>
+                <w:t xml:space="preserve">Semi-Targeted Metabolomics to Validate Biomarkers of Grape Downy Mildew Infection Under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Duangjai Tungmunnithum</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.508658⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9081008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape Cane Extracts as Multifunctional Rejuvenating Cosmetic Ingredient: Evaluation of Sirtuin Activity, Tyrosinase Inhibition and Bioavailability Potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samantha Drouet</w:t>
+                <w:t xml:space="preserve">UPLC-HRMS Analysis Revealed the Differential Accumulation of Antioxidant and Anti-Aging Lignans and Neolignans in In Vitro Cultures of Linum usitatissimum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankhamala Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangjai Tungmunnithum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (9), pp.2203. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.508658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25092203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.508658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115827v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous calcium deflects grape berry metabolism towards the production of more stilbenoids and less anthocyanins</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernâni Gerós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,441 +2339,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Houillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Melin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Oudin</w:t>
+                <w:t xml:space="preserve">Stephanie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Walia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407075v1</w:t>
+                <w:t xml:space="preserve">hal-02481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
+                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.1022-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527596v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manish Walia</w:t>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481447v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
               </w:r>
@@ -2889,77 +2889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BAHD acyltransferase catalyzing 19‐ O ‐acetylation of tabersonine derivatives in roots of Catharanthus roseus enables combinatorial synthesis of monoterpene indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu‐thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,695 +3144,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Petro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+                <w:t xml:space="preserve">hal-05515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lebail</w:t>
+                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Gacel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515494v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366022v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lebail</w:t>
+                <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Gacel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference BACIF 2025 (Biologically Active Compounds in Food)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Jun 2025, LODZ, Poland</w:t>
+              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515459v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponins profiling of yam (Dioscorea spp.) using UHPLC-DAD-MS as related to their nutritional quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jagoudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dalila Petro</w:t>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAT2025-7th Edition of the Euro-Global Conference on Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference BACIF 2025 (Biologically Active Compounds in Food)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Jun 2025, LODZ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515830v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdducTrackR, From Computational to Reactional: Initial Insights into Polyphenol-Protein Adducts in LC-HRMS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4116,96 +4116,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva protein-tannins interactions and the fate of complexes during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berkel Muzeyyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Guyot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
             </w:r>
@@ -4255,927 +4255,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol (condensed tannin) –Protein Interactions and Oxidation Process in a Controlled Model Matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+                <w:t xml:space="preserve">FORVM Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l'ED VAAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515860v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORVM Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Polyphenol (condensed tannin) –Protein Interactions and Oxidation Process in a Controlled Model Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l'ED VAAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121234v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine characterization and green extraction of polyphenols from cider apple pomaces and other by products and residues of the French cider industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligopeptide-matching : a computational solution that match polyphenol-peptides adducts in HRMS-DATA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922708v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligopeptide-matching : a computational solution that match polyphenol-peptides adducts in HRMS-DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683558v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">The fate of salivary proteins-apple polyphenols complexes during gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922718v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of salivary proteins-apple polyphenols complexes during gastric digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546322v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,280 +5203,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation products &amp; proteins: Towards the food transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI èmes International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYPHENOL OXIDATION, A WAY TO MODULATE POLYPHENOL-PROTEIN INTERACTIONS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2023, XXXI International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5486,51 +5486,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stilbenoid-Enriched Grape Cane Extracts for the Biocontrol of Grapevine Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5579,84 +5579,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Mérillon JM., Ramawat K.G. (eds) Plant Defence: Biological Control. Progress in Biological Control, vol 22. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-239, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51034-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5724,51 +5724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A2EAF98"/>
+    <w:nsid w:val="AB60494D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5955,51 +5955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-billet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5087-2169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252898346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankhamala Bose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.508658" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#226;ni Ger&#243;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jagoudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>