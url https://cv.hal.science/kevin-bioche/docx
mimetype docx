--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -468,261 +468,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating upstream flame propagation in a narrow channel after wall preheating: Flame analysis and chemistry reduction strategy</w:t>
+                <w:t xml:space="preserve">The role of gravity in the asymmetry of flames in narrow combustion chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amanda Pieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 200, pp.219-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.11.028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 203, pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125176v1</w:t>
+                <w:t xml:space="preserve">hal-02125174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gravity in the asymmetry of flames in narrow combustion chambers</w:t>
+                <w:t xml:space="preserve">Simulating upstream flame propagation in a narrow channel after wall preheating: Flame analysis and chemistry reduction strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 203, pp.238-246. </w:t>
+              <w:t xml:space="preserve">, 2019, 200, pp.219-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125174v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premixed flame–wall interaction in a narrow channel: impact of wall thermal conductivity and heat losses</w:t>
               </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 856, pp.5 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -959,51 +959,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+                <w:t xml:space="preserve">Numerical and experimental comparison of CH4 Head-On Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
@@ -1034,453 +1034,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN, Mar 2026, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368352v1</w:t>
+                <w:t xml:space="preserve">hal-05564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304107v1</w:t>
+                <w:t xml:space="preserve">hal-05368478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodiffusive instabilities in lean premixed hydrogen flames under gas turbine operating conditions: parametric variation of temperature, pressure, and forced perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Bastiaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368478v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,645 +1551,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368340v1</w:t>
+                <w:t xml:space="preserve">hal-05368431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368431v1</w:t>
+                <w:t xml:space="preserve">hal-05304092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304092v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948737v1</w:t>
+                <w:t xml:space="preserve">hal-05061954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current discrepancies in the numerical modelling of NH3/H2/air combustion kinetics : effect on swirled burner large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Erlangen-Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061954v1</w:t>
+                <w:t xml:space="preserve">hal-05061952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of hydrogen combustion in a reverse flow micro gas turbine burner</w:t>
               </w:r>
@@ -2294,987 +2268,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current discrepancies in the numerical modelling of NH3/H2/air combustion kinetics : effect on swirled burner large eddy simulations</w:t>
+                <w:t xml:space="preserve">Ammonia-Hydrogen combustion in a gas turbine burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Deigo, CA,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061952v1</w:t>
+                <w:t xml:space="preserve">hal-05061937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-Hydrogen combustion in a gas turbine burner</w:t>
+                <w:t xml:space="preserve">The role of gravity in the asymmetry of flames in narrow combustion chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Blondeau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, San Deigo, CA,, United States</w:t>
+              <w:t xml:space="preserve">SIAM Int. Conf. on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061937v1</w:t>
+                <w:t xml:space="preserve">hal-02132356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gravity in the asymmetry of flames in narrow combustion chambers</w:t>
+                <w:t xml:space="preserve">Numerical simulation of flames in narrow combustion chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Int. Conf. on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">9th ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132356v1</w:t>
+                <w:t xml:space="preserve">hal-02132351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of flames in narrow combustion chambers</w:t>
+                <w:t xml:space="preserve">Flame-wall Interaction in narrow channels: a flame shape regime diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">12th Int. ERCOFTAC Symp. on ETMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132351v1</w:t>
+                <w:t xml:space="preserve">hal-02132345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-wall Interaction in narrow channels: a flame shape regime diagram</w:t>
+                <w:t xml:space="preserve">DNS analysis of flame propagation in a boundary layer: A classification diagram of flame shapes versus wall thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. ERCOFTAC Symp. on ETMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INitiative en Combustion Avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132345v1</w:t>
+                <w:t xml:space="preserve">hal-02420388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of flame propagation in a boundary layer: A classification diagram of flame shapes versus wall thermal properties</w:t>
+                <w:t xml:space="preserve">Premixed flame propagation in a boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Int. Conf. on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368455v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Thermodiffusive Instabilities in Lean Premixed Hydrogen Flames: First Steps Towards Gas Turbine Operating Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Pappa</w:t>
+                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ward de Paepe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulations of Thermodiffusive Instabilities in Lean Premixed Hydrogen Flames: First Steps Towards Gas Turbine Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Bastiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3421,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland de Meulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertolino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bastiaans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stendardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland de Meulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertolino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bastiaans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stendardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>