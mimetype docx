--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1080,835 +1080,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodiffusive instabilities in lean premixed hydrogen flames under gas turbine operating conditions: parametric variation of temperature, pressure, and forced perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Rob Bastiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368478v1</w:t>
+                <w:t xml:space="preserve">hal-05536681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodiffusive instabilities in lean premixed hydrogen flames under gas turbine operating conditions: parametric variation of temperature, pressure, and forced perturbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Pappa</w:t>
+                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ward de Paepe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536681v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368340v1</w:t>
+                <w:t xml:space="preserve">hal-05304092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536669v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368431v1</w:t>
+                <w:t xml:space="preserve">hal-05536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304092v1</w:t>
+                <w:t xml:space="preserve">hal-05368431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1933,77 +1933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,247 +2048,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current discrepancies in the numerical modelling of NH3/H2/air combustion kinetics : effect on swirled burner large eddy simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulations of hydrogen combustion in a reverse flow micro gas turbine burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Stendardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Parente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061952v1</w:t>
+                <w:t xml:space="preserve">hal-05061947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of hydrogen combustion in a reverse flow micro gas turbine burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Stendardo</w:t>
+                <w:t xml:space="preserve">Current discrepancies in the numerical modelling of NH3/H2/air combustion kinetics : effect on swirled burner large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061947v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-Hydrogen combustion in a gas turbine burner</w:t>
               </w:r>
@@ -2896,390 +2896,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304107v1</w:t>
+                <w:t xml:space="preserve">hal-05368352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368455v1</w:t>
+                <w:t xml:space="preserve">hal-05304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368352v1</w:t>
+                <w:t xml:space="preserve">hal-05368455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Thermodiffusive Instabilities in Lean Premixed Hydrogen Flames: First Steps Towards Gas Turbine Operating Conditions</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Bastiaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3542,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland de Meulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertolino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bastiaans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stendardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland de Meulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertolino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bastiaans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stendardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>